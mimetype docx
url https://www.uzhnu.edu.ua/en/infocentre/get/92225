--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,599 +1,483 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3F7F27C2" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00532372">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F1243E8" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC3E084" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="774C11F2" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«ЗАТВЕРДЖЕНО»</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> «ЗАТВЕРДЖЕНО»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5788FB7F" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="3C596B59" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на засіданні кафедри                                                       на засіданні Вченої ради</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D252548" w14:textId="4CBB86C5" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="003B73FC" w:rsidP="00532372">
+    <w:p w14:paraId="4D7807AD" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="180" w:right="280"/>
+        <w:ind w:left="180" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>дитячої</w:t>
-[...18 lines deleted...]
-        <w:t>стоматологічного факультету</w:t>
+        <w:t>дитячої стоматології                                               ННІ стоматології та лабораторної медицини</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55141572" w14:textId="4AEBB768" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="10CB6998" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="-74" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Протокол №</w:t>
+        <w:t xml:space="preserve">   Протокол № 8 від 23 березня 2026 р.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">   Протокол № 4 від 30 березня 2026 р.                                                                                                                                                             В.о. завідувача кафедри</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> від  </w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   Протокол № </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve">   Голова Вченої ради стомат.ф-ту</w:t>
+        <w:t xml:space="preserve">   Голова Вченої ради ННІСЛМ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E878B87" w14:textId="09E03BC0" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="669E955A" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="175" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>к.мед.н.</w:t>
+        <w:t>к.мед.н</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>, доц.</w:t>
+        <w:t>., доц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Білищук</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Л.М.</w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 </w:t>
+        <w:t xml:space="preserve">                                           </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t>д.мед.н</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">д.мед.н., проф. Костенко Є.Я. </w:t>
+        <w:t xml:space="preserve">., проф. Костенко Є.Я. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100C76F" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="6CD4932E" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   _______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEEF813" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00E83CEB">
+    <w:p w14:paraId="321F44B9" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:spacing w:after="17"/>
         <w:ind w:left="12" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF3EA00" w14:textId="64976448" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
+    <w:p w14:paraId="749C2E2B" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="12" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F699E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ДВНЗ «УЖГОРОДСЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793D765C" w14:textId="698818AB" w:rsidR="00A75186" w:rsidRPr="009F699E" w:rsidRDefault="00A75186" w:rsidP="00A75186">
+    <w:p w14:paraId="26A413F8" w14:textId="77777777" w:rsidR="00505AB3" w:rsidRDefault="00505AB3" w:rsidP="00505AB3">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="13" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="2357" w:hanging="2215"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F699E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>СТОМАТОЛОГІЧНИЙ ФАКУЛЬТЕТ</w:t>
+        </w:rPr>
+        <w:t>Навчально-науковий</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інститут</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стоматології</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лабораторної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>діагностики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="01109BCA" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E27F161" w14:textId="7D13F0FA" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1100,92 +984,160 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F097CA2" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="69"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Послідовність дій </w:t>
+              <w:t>Послідовність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дій</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29FF3F80" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Критерії контролю правильного виконання </w:t>
+              <w:t>Критерії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> контролю правильного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>виконання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="4AB18315" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F4BE326" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1203,153 +1155,225 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D55D9BC" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Привітатися, </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Привітатися</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">назвати </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назвати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218ECC3A" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ідентифікувати) себе </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ідентифікувати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) себе </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E3D991E" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2176"/>
                 <w:tab w:val="right" w:pos="3681"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Студент </w:t>
             </w:r>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">привітався </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>привітався</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">та </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C28221D" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ідентифікував себе </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ідентифікував</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> себе </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="1E89017C" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16FEA096" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1368,122 +1392,266 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="416359CF" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2412"/>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Отримати </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Отримати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">завдання, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">уважно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уважно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B792056" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">прочитати його </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>прочитати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>його</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10DA3752" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент обрав завдання та уважно його прочитав </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обрав</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уважно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>його</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> прочитав </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="63D1D4AC" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="090AAA79" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1498,86 +1666,150 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="793A8ED0" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Помити і висушити руки </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Помити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>висушити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> руки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5685BDDE" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Руки помито і висушено </w:t>
+              <w:t xml:space="preserve">Руки </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>помито</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>висушено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="7A8F87B0" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03D8C153" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1592,86 +1824,142 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D7D43C7" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Одягти медичну маску </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Одягти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медичну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маску </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="399DECBB" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Медичну маску одягнуто </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медичну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маску </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>одягнуто</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="4F2D621B" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F556F42" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1686,86 +1974,142 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B9A2ECA" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Одягти медичні рукавички </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Одягти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медичні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рукавички </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2501BFF2" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Медичні рукавички одягнуто </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медичні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рукавички </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>одягнуто</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="0CEFFD59" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B1992AF" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1780,87 +2124,115 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F1CF421" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Обробити руки антисептиком </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Обробити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> руки антисептиком </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54CE6470" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Руки оброблено антисептиком </w:t>
+              <w:t xml:space="preserve">Руки </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>оброблено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> антисептиком </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="53F97291" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DD6FEF2" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1875,87 +2247,259 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BFF6BEB" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Розпочати комунікацію з пацієнтом </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Розпочати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>комунікацію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнтом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40DC06B0" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="299"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент ініціював процес комунікації, дотримуючись коректної форми діалогу </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ініціював</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>процес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>комунікації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дотримуючись</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>форми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>діалогу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="468C3E4C" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="1942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23ACFC58" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1971,86 +2515,474 @@
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E598360" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Зібрати у пацієнта наявні скарги та анамнез, уточнити їх у відповідності до даних, наведених у описі клінічного сценарію </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Зібрати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>наявні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>скарги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та анамнез, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уточнити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>їх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>відповідності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>даних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>наведених</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>описі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сценарію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B11D7B0" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент зібрав увесь необхідний анамнез та уточнив скарги, задав усі додаткові питання, передбачені умовами клінічного сценарію </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>зібрав</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> увесь </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>необхідний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> анамнез та уточнив </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>скарги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, задав </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>усі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>додаткові</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>питання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>передбачені</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>умовами</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сценарію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="0EE53378" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="3229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D3ECEC4" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2071,80 +3003,548 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D8EF0EC" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Провести клінічний огляд, визначити необхідність проведення додаткових обстежень </w:t>
+              <w:t xml:space="preserve">Провести </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>визначити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>необхідність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>додаткових</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обстежень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FBD5EA9" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно використовує оглядові інструменти для проведення огляду, дотримується належного позиціонування пацієнт, інформує пацієнта про особливості проведення огляду, належним чином безпосередньо проводить клінічний огляд </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>використовує</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>оглядові</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інструменти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляду</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дотримується</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>належного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>позиціонування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інформує</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> про </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>особливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляду</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>належним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> чином </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>безпосередньо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проводить </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="3925B23B" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="2111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09F42D4E" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="67"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
@@ -2157,85 +3557,275 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="777AD157" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Визначити тактику ведення та лікування </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Визначити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тактику </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лікування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DBDE5CD" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно сформулював попередній діагноз та визначив необхідний комплекс лікувально-профілактичних заходів </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сформулював</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>попередній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>діагноз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>визначив</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>необхідний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> комплекс </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лікувально-профілактичних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>заходів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="248102C1" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76334338" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
@@ -2261,80 +3851,332 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27A6A79E" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Провести технічні навички у відповідності із завданням, наведеним у клінічному сценарії </w:t>
+              <w:t xml:space="preserve">Провести </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>технічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>навички</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>відповідності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завданням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>наведеним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічному</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сценарії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F791E02" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B73FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно проводить технічні навички у відповідності до цільового практичного завдання </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проводить </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>технічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>навички</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>відповідності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>цільового</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> практичного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="680FB2BC" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0453594B" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
@@ -2354,88 +4196,298 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C95480C" w14:textId="49857AAF" w:rsidR="003B73FC" w:rsidRPr="004B52BF" w:rsidRDefault="003A62A8" w:rsidP="00FD6D96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Правильний вибір матеріалів та інструментів</w:t>
-            </w:r>
+              <w:t>Правильний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>вибір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>матеріалів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>інструментів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55F9B7DE" w14:textId="0FF1857E" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003A62A8" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Студентом обрано із доступного набору матеріально-технічного забезпечення та підготовлено до подальшої роботи моделі пацієнта</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Студентом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обрано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доступного набору </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>матеріально-технічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>забезпечення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>підготовлено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>подальшої</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>моделі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="3BAD6C1A" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="767"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D48D680" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -2455,90 +4507,260 @@
               </w:rPr>
               <w:t>11.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E59BE2C" w14:textId="0BA7E2A7" w:rsidR="003B73FC" w:rsidRPr="00FD6D96" w:rsidRDefault="003A62A8" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Збір загального анамнезу з урахуванням віку дитини</w:t>
-            </w:r>
+              <w:t>Збір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>загального</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> анамнезу з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>урахуванням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>дитини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43E17760" w14:textId="70AAFBEF" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003A62A8" w:rsidP="00F90B58">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Ознайомтесь з віком дитини та моделлю зубного ряду</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ознайомтесь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>віком</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дитини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>моделлю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зубного ряду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="1B1B45E9" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0718ED34" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
@@ -2558,90 +4780,182 @@
               </w:rPr>
               <w:t>11.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62508981" w14:textId="392E0DDE" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003A62A8" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Визначення психоемоційного стану пацієнта</w:t>
-            </w:r>
+              <w:t>Визначення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>психоемоційного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> стану </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46B7FABF" w14:textId="78EE218A" w:rsidR="003B73FC" w:rsidRPr="004B52BF" w:rsidRDefault="003A62A8" w:rsidP="00A3627D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">   - знайдіть підхід до дитини</w:t>
-            </w:r>
+              <w:t xml:space="preserve">   - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>знайдіть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>підхід</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дитини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="5A856250" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0055AAEE" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -2660,90 +4974,264 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>11.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="718B112C" w14:textId="552B3D45" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003A62A8" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Обґрунтований вибір методики обстеження</w:t>
-            </w:r>
+              <w:t>Обґрунтований</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>вибір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> методики </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обстеження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F1EC556" w14:textId="00EE9260" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003A62A8" w:rsidP="00B85E6E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Оберіть прямий огляд, проведення індексів, інструментальна діагностика - зондування</w:t>
-            </w:r>
+              <w:t>Оберіть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>прямий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>індексів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інструментальна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>діагностика</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>зондування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC3BB5" w:rsidRPr="003B73FC" w14:paraId="22A680B3" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05D6284F" w14:textId="1104B60B" w:rsidR="00AC3BB5" w:rsidRPr="00AC3BB5" w:rsidRDefault="00AC3BB5" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -2812,57 +5300,67 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21D9267E" w14:textId="7A8D1F5F" w:rsidR="00AC3BB5" w:rsidRPr="00AC3BB5" w:rsidRDefault="003A62A8" w:rsidP="00AC3BB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Дошкільник, школяр</w:t>
+              <w:t>Дошкільник</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, школяр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC3BB5" w:rsidRPr="003B73FC" w14:paraId="4FDACF1B" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34AF70FE" w14:textId="191763AD" w:rsidR="00AC3BB5" w:rsidRDefault="00AC3BB5" w:rsidP="007B56AB">
             <w:pPr>
@@ -2945,57 +5443,283 @@
               <w:t>Заповнення медичної документації. Ввічлива комунікація з дитиною (імітація або розповідь). Етичне ставлення до дитини та батьків.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D736AF2" w14:textId="26845EE1" w:rsidR="00AC3BB5" w:rsidRPr="00AC3BB5" w:rsidRDefault="003A62A8" w:rsidP="00AC3BB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Продемонструйте основні етапи клінічного огляду ротової порожнини з урахуванням віку та психоемоційного стану дитини. Заповніть діагностичну карту</w:t>
+              <w:t>Продемонструйте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>основні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>етапи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляду</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ротової</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>порожнини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>урахуванням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>психоемоційного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> стану </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дитини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Заповніть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>діагностичну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> карту</w:t>
             </w:r>
             <w:r w:rsidR="00AC3BB5" w:rsidRPr="00AC3BB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC3BB5" w:rsidRPr="003B73FC" w14:paraId="20ABC321" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="641"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
@@ -3027,60 +5751,106 @@
               <w:t>11.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C3A2508" w14:textId="75629848" w:rsidR="00AC3BB5" w:rsidRPr="00AC3BB5" w:rsidRDefault="003A62A8" w:rsidP="00AC3BB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Надати рекомендації пацієнту</w:t>
-            </w:r>
+              <w:t>Надати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>рекомендації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003A62A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27F40E10" w14:textId="77777777" w:rsidR="003A62A8" w:rsidRPr="003A62A8" w:rsidRDefault="003A62A8" w:rsidP="003A62A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A62A8">
               <w:rPr>
@@ -3183,88 +5953,452 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="678A75D4" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ознайомити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>основними</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заходами </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>профілактики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>розвитку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>стоматологічних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>захворювань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>приймаючи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уваги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>особливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ситуації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45D74159" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пацієнт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проінформований</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> студентом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>щодо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>основних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>заходів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>профілактики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>розвитку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>стоматологічних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>захворювань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B73FC" w:rsidRPr="003B73FC" w14:paraId="2D5219EE" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="169923F4" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -3287,87 +6421,161 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C04FD84" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t>Утилізація засобів індивідуального захисту (ЗІЗ)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Утилізація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>засобів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>індивідуального</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>захисту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ЗІЗ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="367E7B6F" w14:textId="77777777" w:rsidR="003B73FC" w:rsidRPr="003B73FC" w:rsidRDefault="003B73FC" w:rsidP="007B56AB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B73FC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Зняти маску та рукавички  </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Зняти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B73FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маску та рукавички  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AC274A1" w14:textId="77777777" w:rsidR="00532372" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D012B9F" w14:textId="77777777" w:rsidR="00914FF1" w:rsidRDefault="00914FF1" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5198,51 +8406,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="072A0C61" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>збирати інформацію про загальний стан пацієнта, оцінювати психомоторний та фізичний розвиток пацієнта, стан органів щелепно-лицевої ділянки, на підставі результатів лабораторних та інструментальних досліджень оцінювати інформацію щодо діагнозу;</w:t>
+        <w:t xml:space="preserve">збирати інформацію про загальний стан пацієнта, оцінювати психомоторний та фізичний розвиток пацієнта, стан органів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>щелепно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-лицевої ділянки, на підставі результатів лабораторних та інструментальних досліджень оцінювати інформацію щодо діагнозу;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732997BD" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5260,51 +8488,71 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, </w:t>
       </w:r>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>встановлювати вірогідний нозологічний або синдромний попередній клінічний діагноз стоматологічного захворювання.</w:t>
+        <w:t xml:space="preserve">встановлювати вірогідний нозологічний або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>синдромний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> попередній клінічний діагноз стоматологічного захворювання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61322F0D" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5364,77 +8612,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2081A4D8" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>призначати та аналізувати додаткові (обов’язкові та за вибором) методи обстеження (лабораторні, рентгенологічні, функціональні та/або інструментальні), пацієнтів із захворюваннями органів і тканин ротової порожнини і щелепно-лицевої області для проведення диференційної діагностики захворювань;</w:t>
+        <w:t xml:space="preserve">призначати та аналізувати додаткові (обов’язкові та за вибором) методи обстеження (лабораторні, рентгенологічні, функціональні та/або інструментальні), пацієнтів із захворюваннями органів і тканин ротової порожнини і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>щелепно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-лицевої області для проведення диференційної діагностики захворювань;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289DB77B" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або синдромний попередній клінічний діагноз стоматологічного захворювання;</w:t>
+        <w:t xml:space="preserve">виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>синдромний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> попередній клінічний діагноз стоматологічного захворювання;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4594A853" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5599,116 +8887,116 @@
     </w:p>
     <w:p w14:paraId="51CE5D40" w14:textId="77777777" w:rsidR="00532372" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00532372">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pragmatica Book">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pragmatica Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F844A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74B82B84"/>
     <w:lvl w:ilvl="0" w:tplc="EF4AA77E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6225,74 +9513,75 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1130708937">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="709035986">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1359038522">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1605771375">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2042049534">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2128968151">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E83CEB"/>
     <w:rsid w:val="00014FCF"/>
     <w:rsid w:val="000230BA"/>
     <w:rsid w:val="00042299"/>
     <w:rsid w:val="00061D14"/>
     <w:rsid w:val="00076366"/>
     <w:rsid w:val="00081B6D"/>
     <w:rsid w:val="000A2CF1"/>
     <w:rsid w:val="000A6595"/>
     <w:rsid w:val="000B60E5"/>
     <w:rsid w:val="000C6ADD"/>
     <w:rsid w:val="000E2C7A"/>
     <w:rsid w:val="000F3698"/>
@@ -6307,50 +9596,51 @@
     <w:rsid w:val="00244103"/>
     <w:rsid w:val="002532F5"/>
     <w:rsid w:val="0027496C"/>
     <w:rsid w:val="002827A9"/>
     <w:rsid w:val="002A7349"/>
     <w:rsid w:val="00355E12"/>
     <w:rsid w:val="00367868"/>
     <w:rsid w:val="003732CF"/>
     <w:rsid w:val="003A62A8"/>
     <w:rsid w:val="003B73FC"/>
     <w:rsid w:val="003C7915"/>
     <w:rsid w:val="003D20A4"/>
     <w:rsid w:val="003F253E"/>
     <w:rsid w:val="003F63CD"/>
     <w:rsid w:val="004077A3"/>
     <w:rsid w:val="004115D2"/>
     <w:rsid w:val="004244E1"/>
     <w:rsid w:val="004273D6"/>
     <w:rsid w:val="0042757A"/>
     <w:rsid w:val="0046440C"/>
     <w:rsid w:val="00467BD2"/>
     <w:rsid w:val="004B52BF"/>
     <w:rsid w:val="004C4763"/>
     <w:rsid w:val="004D3C7E"/>
     <w:rsid w:val="004E145B"/>
+    <w:rsid w:val="00505AB3"/>
     <w:rsid w:val="00506197"/>
     <w:rsid w:val="005140DB"/>
     <w:rsid w:val="00532372"/>
     <w:rsid w:val="00545EFD"/>
     <w:rsid w:val="00551414"/>
     <w:rsid w:val="00557644"/>
     <w:rsid w:val="00577926"/>
     <w:rsid w:val="005967D2"/>
     <w:rsid w:val="005F4F78"/>
     <w:rsid w:val="0061712B"/>
     <w:rsid w:val="0063044B"/>
     <w:rsid w:val="00634DCD"/>
     <w:rsid w:val="00662665"/>
     <w:rsid w:val="00672D1C"/>
     <w:rsid w:val="00685136"/>
     <w:rsid w:val="006B370E"/>
     <w:rsid w:val="006B5761"/>
     <w:rsid w:val="006B781D"/>
     <w:rsid w:val="006D4B7E"/>
     <w:rsid w:val="00710D4E"/>
     <w:rsid w:val="0071300D"/>
     <w:rsid w:val="00726581"/>
     <w:rsid w:val="00754AFC"/>
     <w:rsid w:val="007650D6"/>
     <w:rsid w:val="00775497"/>
@@ -6436,51 +9726,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="244841D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0AAAF0C8-8C64-46C0-94F6-A608F1532755}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7047,50 +10337,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E83CEB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -7556,51 +10847,51 @@
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:rsid w:val="003B73FC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="uk-UA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="33818047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="37054914">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7663,50 +10954,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="153573553">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="156388240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="177934745">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="182862400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9108,85 +12412,85 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4966</Words>
-  <Characters>2832</Characters>
+  <Words>5028</Words>
+  <Characters>2866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7783</CharactersWithSpaces>
+  <CharactersWithSpaces>7879</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Myroslav Goncharuk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e1a0a44245f72231bea1c71d4fb503e2f33e78642b333a0db8ad075359d345ac</vt:lpwstr>
   </property>