--- v0 (2026-04-19)
+++ v1 (2026-06-21)
@@ -1,402 +1,604 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00175771" w:rsidRPr="00727819" w:rsidRDefault="00175771" w:rsidP="00A03E90">
+    <w:p w:rsidR="00122D6C" w:rsidRPr="00122D6C" w:rsidRDefault="00122D6C" w:rsidP="00122D6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="5103"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00AA356B" w:rsidRPr="00727819" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+        <w:ind w:left="4962"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Голові комісії з реорганізації,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122D6C" w:rsidRPr="00122D6C" w:rsidRDefault="00122D6C" w:rsidP="00122D6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00AA356B" w:rsidRPr="00727819" w:rsidRDefault="00C85AE8" w:rsidP="00AA356B">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проректору з науково-педагогічної </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ро</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>боти</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122D6C" w:rsidRPr="00122D6C" w:rsidRDefault="00122D6C" w:rsidP="00122D6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Олександру РОГАЧУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA356B" w:rsidRPr="00122D6C" w:rsidRDefault="00EC078A" w:rsidP="00122D6C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6768"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="8160"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...66 lines deleted...]
-      <w:r w:rsidR="00AA356B">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-45085</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>260350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2916555" cy="770255"/>
+                <wp:effectExtent l="0" t="3810" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Прямоугольник 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm rot="-2254654">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2916555" cy="770255"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="12700">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00AA356B" w:rsidRPr="000303C0" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000303C0">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ЗРАЗОК ЗАЯВИ </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00AA356B" w:rsidRPr="000303C0" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>н</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000303C0">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">а </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>видачу дублікатів документів про освіту</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Прямоугольник 15" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-3.55pt;margin-top:20.5pt;width:229.65pt;height:60.65pt;rotation:-2462683fd;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/xyS04gIAANQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu0zAYvkfiHSzfZzmQtE20dBo9IKQB&#10;kwYP4CZOY5HYwXaXDoSExC0Sj8BDcIM47BnSN+K303XtdoOAXFj5D/7+0+f/+GRdV+iSSsUET7F/&#10;5GFEeSZyxpcpfvVy7owwUprwnFSC0xRfUYVPxg8fHLdNQgNRiiqnEgEIV0nbpLjUuklcV2UlrYk6&#10;Eg3lYCyErIkGUS7dXJIW0OvKDTxv4LZC5o0UGVUKtNPeiMcWvyhopl8UhaIaVSmG3LQ9pT0X5nTH&#10;xyRZStKULNumQf4ii5owDkF3UFOiCVpJdg+qZpkUShT6KBO1K4qCZdTWANX43p1qLkrSUFsLNEc1&#10;uzap/webPb88l4jlMDuMOKlhRN2XzYfN5+5nd7352H3trrsfm0/dr+5b9x35kWlY26gE7l0059KU&#10;rJozkb1WiItJSfiSnkop2pKSHNL0jb97cMEICq6iRftM5BCPrLSwvVsXskZSwIycIIjCQRRaNTQJ&#10;re3ErnYTo2uNMlAGsT+IogijDGzDoRfAv4lIEgNmsmuk0k+oqJH5SbEERlhUcnmmdO9642LcuZiz&#10;qgI9SSp+oADMXgOx4aqxmSzskN/FXjwbzUahEwaDmRN606lzOp+EzmDuD6Ppo+lkMvXfm7h+mJQs&#10;zyk3YW4I54d/NtAt9Xuq7CinRMVyA2dSUnK5mFQSXRIg/Nx+24bsubmHadh+QS13SvKD0HscxM58&#10;MBo64TyMnHjojRzPjx/HAy+Mw+n8sKQzxum/l4RaoE0w9Dw7pr2s7xTn2e9+cSSpmYadUrE6xaOd&#10;E0kMJWc8t7PVhFX9/14vTP63vYB530zaEthwtue+Xi/WgGKIvBD5FVDZkhbWCyxC4Fgp5FuMWlgq&#10;KVZvVkRSjKqnHJ5D7Ieh2UJWCKNhAILctyz2LYRnAJXiTEuMemGi+921aiRblhDLt13i4hQeUcEs&#10;oW/z2j49WB22rO2aM7tpX7Zet8t4/BsAAP//AwBQSwMEFAAGAAgAAAAhAMks7tbfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGytk5CWKsSpUFEnGKB06ebGRxLVPofYTQO/&#10;nmOC8fQ+vfteuZ6cFSMOofOkIJ0nIJBqbzpqFOzft7MViBA1GW09oYIvDLCurq9KXRh/oTccd7ER&#10;XEKh0AraGPtCylC36HSY+x6Jsw8/OB35HBppBn3hcmdlliRL6XRH/KHVPW5arE+7s1Ngnd3Wi6dT&#10;3hzM8/57M768fqZBqdub6fEBRMQp/sHwq8/qULHT0Z/JBGEVzO5TJhXkKU/iPF9kGYgjg8vsDmRV&#10;yv8Lqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAf8cktOICAADUBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAySzu1t8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAA8BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEgGAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00AA356B" w:rsidRPr="000303C0" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000303C0">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ЗРАЗОК ЗАЯВИ </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00AA356B" w:rsidRPr="000303C0" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>н</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000303C0">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">а </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>видачу дублікатів документів про освіту</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00AA356B" w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>випускника</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:ind w:left="5103"/>
+      <w:r w:rsidR="00E02D6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00727819">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/ці____________</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5F73" w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00AA356B" w:rsidRPr="00727819" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E02D6A" w:rsidRDefault="00E02D6A" w:rsidP="00E02D6A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00727819">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">спеціальності </w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>форма навчання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00AA356B" w:rsidRPr="00727819" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA356B" w:rsidRPr="00E02D6A" w:rsidRDefault="00E02D6A" w:rsidP="00E02D6A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00727819">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>факультету</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00AA356B" w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00AA356B" w:rsidRPr="004A5B94" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA356B" w:rsidRPr="00122D6C" w:rsidRDefault="00AA356B" w:rsidP="00122D6C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>спеціальності «__________________»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA356B" w:rsidRPr="00122D6C" w:rsidRDefault="00AA356B" w:rsidP="00122D6C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>освітня програма «_______________»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AA356B" w:rsidRPr="00122D6C" w:rsidRDefault="00AA356B" w:rsidP="00122D6C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004A5B94">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Прізвище, ім'я, по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA356B" w:rsidRPr="00727819" w:rsidRDefault="00AA356B" w:rsidP="00AA356B">
+    <w:p w:rsidR="00AA356B" w:rsidRPr="00122D6C" w:rsidRDefault="00AA356B" w:rsidP="00122D6C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00727819">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Номер контактного телефону:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB6E33" w:rsidRPr="00CB6E33" w:rsidRDefault="00CB6E33" w:rsidP="00CB6E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004736A8" w:rsidRDefault="004736A8" w:rsidP="00CB6E33">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C44B00" w:rsidRDefault="00CB6E33" w:rsidP="00887243">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB6E33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЗАЯВА</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="004736A8" w:rsidRPr="00CB6E33" w:rsidRDefault="004736A8" w:rsidP="00CB6E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CB6E33" w:rsidRDefault="00CB6E33" w:rsidP="00CB6E43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -668,376 +870,501 @@
     <w:p w:rsidR="00CB6E33" w:rsidRDefault="00CB6E33" w:rsidP="00CB6E43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0097170E" w:rsidRDefault="0097170E" w:rsidP="00CB6E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00393C8C" w:rsidRDefault="00393C8C" w:rsidP="00CB6E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00393C8C" w:rsidRDefault="00393C8C" w:rsidP="00CB6E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00393C8C" w:rsidRDefault="00393C8C" w:rsidP="00CB6E33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3349"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3349"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>До заяви додати:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3349"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копію паспорта та ідентифікаційного коду; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3349"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>копію закордонного паспорта або ПІБ на англійській мові;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3349"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">копію диплома та додатка до нього; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3349"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>копія свідоцтва про одруження/розлучення (тільки для жінок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3349"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>копія документа про освіту, на підставі якого здійснювався вступ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3349"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>квитанцію про оплату за виготовлення дублікату:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5F73" w:rsidRDefault="001E5F73" w:rsidP="001E5F73">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="004703B4" w:rsidRPr="002839EA" w:rsidRDefault="004703B4" w:rsidP="000F3827">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004703B4" w:rsidRPr="002839EA" w:rsidSect="007E28F2">
+    <w:sectPr w:rsidR="004703B4" w:rsidRPr="002839EA" w:rsidSect="00122D6C">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1135" w:right="850" w:bottom="850" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="566" w:bottom="850" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00356364" w:rsidRDefault="00356364" w:rsidP="009D55B4">
+    <w:p w:rsidR="00225C36" w:rsidRDefault="00225C36" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00356364" w:rsidRDefault="00356364" w:rsidP="009D55B4">
+    <w:p w:rsidR="00225C36" w:rsidRDefault="00225C36" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DB0CAD" w:rsidRDefault="00DB0CAD">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DB0CAD" w:rsidRDefault="00DB0CAD">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DB0CAD" w:rsidRDefault="00DB0CAD">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00356364" w:rsidRDefault="00356364" w:rsidP="009D55B4">
+    <w:p w:rsidR="00225C36" w:rsidRDefault="00225C36" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00356364" w:rsidRDefault="00356364" w:rsidP="009D55B4">
+    <w:p w:rsidR="00225C36" w:rsidRDefault="00225C36" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-[...171 lines deleted...]
-  </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DB0CAD" w:rsidRDefault="00DB0CAD">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1433430029"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Watermarks"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w:rsidR="00DB0CAD" w:rsidRDefault="00225C36">
+        <w:pPr>
+          <w:pStyle w:val="a4"/>
+        </w:pPr>
+        <w:r>
+          <w:pict>
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357922611" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:461.85pt;height:197.95pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;calibri&quot;;font-size:1pt" string="ЗРАЗОК"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00DB0CAD" w:rsidRDefault="00DB0CAD">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAC6ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DE6A060"/>
     <w:lvl w:ilvl="0" w:tplc="AC329554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1322,206 +1649,227 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B23A8"/>
     <w:rsid w:val="0000254E"/>
     <w:rsid w:val="000303C0"/>
     <w:rsid w:val="000460DE"/>
     <w:rsid w:val="000F12BE"/>
     <w:rsid w:val="000F3827"/>
     <w:rsid w:val="001218D0"/>
+    <w:rsid w:val="00122D6C"/>
     <w:rsid w:val="00160208"/>
     <w:rsid w:val="001613B6"/>
     <w:rsid w:val="0016618A"/>
     <w:rsid w:val="00175771"/>
     <w:rsid w:val="001D69C5"/>
+    <w:rsid w:val="001E5F73"/>
     <w:rsid w:val="001F5C2C"/>
+    <w:rsid w:val="00225C36"/>
     <w:rsid w:val="00231AD8"/>
     <w:rsid w:val="00232CF6"/>
     <w:rsid w:val="00250758"/>
     <w:rsid w:val="002765A6"/>
     <w:rsid w:val="002839EA"/>
     <w:rsid w:val="00293F47"/>
     <w:rsid w:val="002A637F"/>
     <w:rsid w:val="00303B0F"/>
     <w:rsid w:val="00316096"/>
     <w:rsid w:val="00356364"/>
     <w:rsid w:val="00393C8C"/>
     <w:rsid w:val="003B23A8"/>
     <w:rsid w:val="003E3FA1"/>
     <w:rsid w:val="004703B4"/>
     <w:rsid w:val="004736A8"/>
     <w:rsid w:val="004A5B94"/>
     <w:rsid w:val="004B3726"/>
     <w:rsid w:val="004C543A"/>
     <w:rsid w:val="004D518C"/>
     <w:rsid w:val="004E7725"/>
     <w:rsid w:val="005477FD"/>
     <w:rsid w:val="00563639"/>
     <w:rsid w:val="00593E24"/>
     <w:rsid w:val="005A05DA"/>
     <w:rsid w:val="005D5BD5"/>
     <w:rsid w:val="005D6E0F"/>
     <w:rsid w:val="005E4260"/>
     <w:rsid w:val="00632EBB"/>
     <w:rsid w:val="0064618F"/>
     <w:rsid w:val="00673AE9"/>
     <w:rsid w:val="0067507A"/>
     <w:rsid w:val="006908C2"/>
     <w:rsid w:val="00693B45"/>
     <w:rsid w:val="00694D0D"/>
     <w:rsid w:val="006B7D1A"/>
+    <w:rsid w:val="006E021E"/>
     <w:rsid w:val="00727819"/>
     <w:rsid w:val="00751968"/>
     <w:rsid w:val="0078390C"/>
     <w:rsid w:val="00787B51"/>
     <w:rsid w:val="007E28F2"/>
     <w:rsid w:val="007E4B7C"/>
     <w:rsid w:val="0082101C"/>
     <w:rsid w:val="00844195"/>
     <w:rsid w:val="0088526C"/>
     <w:rsid w:val="00887243"/>
     <w:rsid w:val="008E2CB6"/>
     <w:rsid w:val="00961CEC"/>
     <w:rsid w:val="0097170E"/>
     <w:rsid w:val="009829F2"/>
     <w:rsid w:val="009848D0"/>
     <w:rsid w:val="00986387"/>
     <w:rsid w:val="009B6E53"/>
     <w:rsid w:val="009D19A6"/>
     <w:rsid w:val="009D55B4"/>
     <w:rsid w:val="009F0961"/>
     <w:rsid w:val="009F0CE0"/>
     <w:rsid w:val="00A03E90"/>
     <w:rsid w:val="00A2587D"/>
     <w:rsid w:val="00A33152"/>
     <w:rsid w:val="00A85458"/>
     <w:rsid w:val="00AA356B"/>
     <w:rsid w:val="00AC747C"/>
     <w:rsid w:val="00B05222"/>
     <w:rsid w:val="00B1031D"/>
     <w:rsid w:val="00B23000"/>
     <w:rsid w:val="00B71481"/>
     <w:rsid w:val="00BD0068"/>
     <w:rsid w:val="00BD6B78"/>
     <w:rsid w:val="00BE3CE7"/>
     <w:rsid w:val="00C00E6F"/>
     <w:rsid w:val="00C07726"/>
     <w:rsid w:val="00C11456"/>
     <w:rsid w:val="00C246E6"/>
     <w:rsid w:val="00C30E99"/>
     <w:rsid w:val="00C44B00"/>
     <w:rsid w:val="00C50A1D"/>
     <w:rsid w:val="00C85AE8"/>
     <w:rsid w:val="00CA27AB"/>
     <w:rsid w:val="00CB6E33"/>
     <w:rsid w:val="00CB6E43"/>
     <w:rsid w:val="00CC10DA"/>
     <w:rsid w:val="00CE5C2C"/>
     <w:rsid w:val="00D7236F"/>
+    <w:rsid w:val="00D75B3F"/>
+    <w:rsid w:val="00DB0CAD"/>
     <w:rsid w:val="00DF7F83"/>
+    <w:rsid w:val="00E02D6A"/>
     <w:rsid w:val="00E4486F"/>
     <w:rsid w:val="00E52589"/>
     <w:rsid w:val="00EB5A74"/>
+    <w:rsid w:val="00EC078A"/>
     <w:rsid w:val="00ED34AA"/>
     <w:rsid w:val="00EF05B6"/>
     <w:rsid w:val="00F07FD2"/>
     <w:rsid w:val="00F232B4"/>
     <w:rsid w:val="00F64CB3"/>
     <w:rsid w:val="00F74EE7"/>
     <w:rsid w:val="00FB0911"/>
     <w:rsid w:val="00FD7EA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4860374A"/>
+  <w14:docId w14:val="44F5769E"/>
   <w15:docId w15:val="{4A62BEC5-70A8-4EB2-8291-037554DFB470}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1875,51 +2223,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F74EE7"/>
+    <w:rsid w:val="00E02D6A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -1929,180 +2277,238 @@
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0064618F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D55B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Верхній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D55B4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D55B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:name w:val="Нижній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D55B4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:name w:val="Текст кінцевої виноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
-    <w:name w:val="Текст сноски Знак"/>
+    <w:name w:val="Текст виноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00393C8C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E02D6A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Текст у виносці Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E02D6A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="1199857095">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1427723543">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2331,77 +2737,85 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E5E88F-B5D3-4456-9936-9D6919162ED7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96F071D4-57D2-4190-9F6F-5B19C255CBA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>73</Words>
-  <Characters>421</Characters>
+  <Words>136</Words>
+  <Characters>780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>493</CharactersWithSpaces>
+  <CharactersWithSpaces>915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>