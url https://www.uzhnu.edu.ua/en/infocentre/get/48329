--- v0 (2026-04-19)
+++ v1 (2026-07-31)
@@ -1,114 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA" w:rsidP="00694BCA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="5103"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:pict>
-          <v:rect id="Прямоугольник 14" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-27.2pt;margin-top:8.05pt;width:229.7pt;height:48.8pt;z-index:251660288;visibility:visible;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFGE0KmQIAAEgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLNRSGnUTRW1KkKq&#10;2ooW9ex47WaF12NsJ7vhhMQViUfgIbggfvoMmzdi7N1sS8kJcfF6dr75/8aHR3WpyEpYV4DOaLo3&#10;oERoDnmhbzP65vr02QtKnGc6Zwq0yOhaOHo0ffrksDITMYQFqFxYgk60m1QmowvvzSRJHF+Ikrk9&#10;MEKjUoItmUfR3ia5ZRV6L1UyHAzGSQU2Nxa4cA7/nrRKOo3+pRTcX0jphCcqo5ibj6eN5zycyfSQ&#10;TW4tM4uCd2mwf8iiZIXGoL2rE+YZWdriL1dlwS04kH6PQ5mAlAUXsQasJh08quZqwYyItWBznOnb&#10;5P6fW36+urSkyHF2I0o0K3FGzZfNh83n5mdzt/nYfG3umh+bT82v5lvznSAIO1YZN0HDK3NpO8nh&#10;NZRfS1uGLxZG6tjldd9lUXvC8efwIN0fpENKOOrG6cF4fxycJvfWxjr/UkBJwiWjFqcYm8tWZ863&#10;0C0kBFM6nBpOC6VabfiThCzbvOLNr5Vo0a+FxIpDJtFr5Jo4VpasGLKEcS6036akNKKDmUTnvWG6&#10;y1D5tKujwwYzETnYGw52Gf4ZsbeIUUH73rgsNNhdDvK3feQWv62+rTmU7+t53c1qDvkaZ26hXQZn&#10;+GmBfT5jzl8yi+zHPcGN9hd4SAVVRqG7UbIA+37X/4BHUqKWkgq3KaPu3ZJZQYl6pZGuB+loFNYv&#10;CqPn+0MU7EPN/KFGL8tjwFGk+HYYHq8B79X2Ki2UN7j4sxAVVUxzjJ1R7u1WOPbtluPTwcVsFmG4&#10;cob5M31leHAeGhx4dF3fMGs6snmk6TlsN49NHnGuxQZLDbOlB1lEQoYWt33tWo/rGindPS3hPXgo&#10;R9T9Azj9DQAA//8DAFBLAwQUAAYACAAAACEA5SRl0OAAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblta2jJUmk5oYuLAAVFA4pg1XltonK7JtvL2807j9ln+9ftzsZxsLw44&#10;+s6RgngegUCqnemoUfD5sZ49gPBBk9G9I1Twhx6W5fVVoXPjjvSOhyo0gkvI51pBG8KQS+nrFq32&#10;czcg8W7rRqsDj2MjzaiPXG57eRdF99LqjvhCqwdctVj/Vnur4PXH7NLm+/kt6RarxdcufanW20Sp&#10;25vp6RFEwClcwnDWZ3Uo2Wnj9mS86BXM0izhKEOWxiA4kcZn2DAkGciykP9fKE8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAxRhNCpkCAABIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5SRl0OAAAAAKAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
+          <v:rect id="Прямоугольник 14" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-27.95pt;margin-top:3.25pt;width:229.7pt;height:48.8pt;z-index:251660288;visibility:visible;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFGE0KmQIAAEgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLNRSGnUTRW1KkKq&#10;2ooW9ex47WaF12NsJ7vhhMQViUfgIbggfvoMmzdi7N1sS8kJcfF6dr75/8aHR3WpyEpYV4DOaLo3&#10;oERoDnmhbzP65vr02QtKnGc6Zwq0yOhaOHo0ffrksDITMYQFqFxYgk60m1QmowvvzSRJHF+Ikrk9&#10;MEKjUoItmUfR3ia5ZRV6L1UyHAzGSQU2Nxa4cA7/nrRKOo3+pRTcX0jphCcqo5ibj6eN5zycyfSQ&#10;TW4tM4uCd2mwf8iiZIXGoL2rE+YZWdriL1dlwS04kH6PQ5mAlAUXsQasJh08quZqwYyItWBznOnb&#10;5P6fW36+urSkyHF2I0o0K3FGzZfNh83n5mdzt/nYfG3umh+bT82v5lvznSAIO1YZN0HDK3NpO8nh&#10;NZRfS1uGLxZG6tjldd9lUXvC8efwIN0fpENKOOrG6cF4fxycJvfWxjr/UkBJwiWjFqcYm8tWZ863&#10;0C0kBFM6nBpOC6VabfiThCzbvOLNr5Vo0a+FxIpDJtFr5Jo4VpasGLKEcS6036akNKKDmUTnvWG6&#10;y1D5tKujwwYzETnYGw52Gf4ZsbeIUUH73rgsNNhdDvK3feQWv62+rTmU7+t53c1qDvkaZ26hXQZn&#10;+GmBfT5jzl8yi+zHPcGN9hd4SAVVRqG7UbIA+37X/4BHUqKWkgq3KaPu3ZJZQYl6pZGuB+loFNYv&#10;CqPn+0MU7EPN/KFGL8tjwFGk+HYYHq8B79X2Ki2UN7j4sxAVVUxzjJ1R7u1WOPbtluPTwcVsFmG4&#10;cob5M31leHAeGhx4dF3fMGs6snmk6TlsN49NHnGuxQZLDbOlB1lEQoYWt33tWo/rGindPS3hPXgo&#10;R9T9Azj9DQAA//8DAFBLAwQUAAYACAAAACEA5SRl0OAAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2Qkblta2jJUmk5oYuLAAVFA4pg1XltonK7JtvL2807j9ln+9ftzsZxsLw44&#10;+s6RgngegUCqnemoUfD5sZ49gPBBk9G9I1Twhx6W5fVVoXPjjvSOhyo0gkvI51pBG8KQS+nrFq32&#10;czcg8W7rRqsDj2MjzaiPXG57eRdF99LqjvhCqwdctVj/Vnur4PXH7NLm+/kt6RarxdcufanW20Sp&#10;25vp6RFEwClcwnDWZ3Uo2Wnj9mS86BXM0izhKEOWxiA4kcZn2DAkGciykP9fKE8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAxRhNCpkCAABIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5SRl0OAAAAAKAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
             <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="00215254" w:rsidRPr="000303C0" w:rsidRDefault="00215254" w:rsidP="00215254">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000303C0">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">ЗРАЗОК ЗАЯВИ </w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00215254" w:rsidRPr="000303C0" w:rsidRDefault="00215254" w:rsidP="00215254">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
@@ -118,50 +80,112 @@
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>н</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000303C0">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>а відрахування за власним бажанням</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Голові комісії з реорганізації,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проректору з науково-педагогічної роботи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA" w:rsidP="00694BCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Олександру РОГАЧУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="007D6085" w:rsidP="00694BCA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="6663"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="6768"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="8160"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>здобувача</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -183,267 +207,265 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>освіти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00215254" w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> курсу </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00694BCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6768"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="8160"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>освітнього ступеня  _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215254" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00215254" w:rsidRDefault="00215254" w:rsidP="00694BCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="6859"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________ факультету </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00694BCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6768"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="8160"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>енної/заочної</w:t>
       </w:r>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> форми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00694BCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">спеціальності </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«__________________»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00694BCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">освітня програма </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215254" w:rsidRPr="004A5B94" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00215254" w:rsidRPr="004A5B94" w:rsidRDefault="00215254" w:rsidP="00694BCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Прізвище, ім'я, по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00215254">
+    <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00694BCA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Номер контактного телефону:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00215254" w:rsidRPr="00727819" w:rsidRDefault="00215254" w:rsidP="00215254">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6675"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -733,136 +755,314 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00215254" w:rsidRDefault="00215254" w:rsidP="00215254">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00632994" w:rsidRPr="00215254" w:rsidRDefault="00632994">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00632994" w:rsidRPr="00215254" w:rsidSect="00632994">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="006036BC" w:rsidRDefault="006036BC" w:rsidP="00694BCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="006036BC" w:rsidRDefault="006036BC" w:rsidP="00694BCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="006036BC" w:rsidRDefault="006036BC" w:rsidP="00694BCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="006036BC" w:rsidRDefault="006036BC" w:rsidP="00694BCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="879131678"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Watermarks"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA">
+        <w:pPr>
+          <w:pStyle w:val="a5"/>
+        </w:pPr>
+        <w:r>
+          <w:pict>
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357922611" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:461.85pt;height:197.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;calibri&quot;;font-size:1pt" string="ЗРАЗОК"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00694BCA" w:rsidRDefault="00694BCA">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00215254"/>
     <w:rsid w:val="00215254"/>
     <w:rsid w:val="002920A0"/>
     <w:rsid w:val="002D4D3B"/>
+    <w:rsid w:val="006036BC"/>
     <w:rsid w:val="00632994"/>
+    <w:rsid w:val="00694BCA"/>
     <w:rsid w:val="007D6085"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="06EEB8E9"/>
+  <w14:docId w14:val="06C174F7"/>
   <w15:docId w15:val="{92D7B26C-A771-4834-A663-26AB294AA06A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1266,73 +1466,132 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D6085"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-    <w:name w:val="Текст выноски Знак"/>
+    <w:name w:val="Текст у виносці Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D6085"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00694BCA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Верхній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00694BCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00694BCA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Нижній колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00694BCA"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="518472307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1579,66 +1838,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>97</Words>
-  <Characters>556</Characters>
+  <Words>104</Words>
+  <Characters>594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>652</CharactersWithSpaces>
+  <CharactersWithSpaces>697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>