--- v0 (2026-06-21)
+++ v1 (2026-09-09)
@@ -1,26196 +1,10162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...80 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...2353 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00A24E9C" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...20849 lines deleted...]
-        <w:t xml:space="preserve">    Миколайович                       1.51.51.51.01.0             </w:t>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00914761" w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...99 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+      <w:r w:rsidR="00914761" w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Бiологiя та бiохiмiя НРК5    -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Поляк Наталiя        75.48     0  90 90 90 90 70 90 68 85 90   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Агрономiя НРК5               -  H1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сагарда Михайло       0.00      0   0  0 60 63 64 67 60 60 65 60    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.51.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Бiол.та зд.люд.)НРК5    -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Каменчук Василь       0.00     0   0  0  0  0 60 70  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Агрономiя                    -  H1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Пришляк Вiктор       79.11      0  82 90 70 97 95 85 81 99    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                       1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Матвiєнко Артем       0.00      0  72 70  0 64 80 60 82 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Паламар Вiталiй       0.00      0   0  0 60 61 70 60 81 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Орос Олександра       0.00      3  75 80  0 86 90 85 88 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>-------------------------------------------------------------------------------</w:t>
-[...623 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Бiологiя та бiохiмiя         -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        15  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мандрика Єлизавета   91.90    10  82 94 90 90 95 91 92 91 92   3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iллiвна                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кочегарова Анна      87.65    10  62 94 80 90 90 78 92 97 88   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Штефан Тамiла        85.39     0  95 98 95100 95 90 98 89 95   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Митро Домiнiка       81.13     2  76 84 95 90 95 90 85 89 82   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Чабiвна                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Капшин Євгенiй       80.28 Сир 0  94 82 90 90 95 87 91 86 87   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.51.51.51.51.51.51.5   5268.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Борик Юлiанна        77.51     0  90 85 85 83 95 83 79 95 81   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Костянтинiвна                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Галько Наталiя       71.06     0  64 83 80 80 85 80 79 84 72      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Немеш Марiя          70.27     0  72 67 74 85 85 77 76 96 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Ман Надiя            64.22 УБД 0  60 64 70 70 90 60 69 93 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Гiльперт Дарина       0.00     0  60  0 70  0 90 60 60 92 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Устич Вiкторiя        0.00     2   0 91 74 85 85 85 78 88 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Лiзанець Вiктор       0.00     2   0  0 70 65 77  0 67 97 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Дробок Катерина       0.00    10   0  0 70 70 95 38 60  0 40      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Куштинець Тетяна      0.00     0  62 77 70 75 92 52 74 90  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Прожегач Марiя        0.00     0   0 77 74 75 80 74 77 97 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Бiологiя та бiохiмiя         -   091</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Сливка Глорiя        91.10     9  95 93 95 97 90 95 85 93 83   3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Янцо Власта          86.22     6  95 97 93 95 85 93 74 96 82   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шеньо Валерiя        86.09     0  95 97 97 97100 95 95 95 91   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  4 Сухова Анастасiя     85.08     4  90 93 92 92 90 95 92 87 82   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Бiлик Соломiя        82.41     0  95 91 98 97 90 95 80 90 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Комко Альона         80.57     0  95 93 92 97 85 95 82 92 81      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Зганич Анастасiя     73.46 Iнв 4  95 94 64 90 74 85 70 65 69      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Ковач Марiя          70.63     0  95 95 75 90 65 65 65 77 93      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Душна Олександра      0.00     0  74 60 75  0 65 65  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Бiологiя та бiохiмiя         -   091</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Лесишин Андрiй       96.85    10  100 98 99100 95 91 95       3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Кремер Майя          86.50     2  100 95 95 95 95 90 90       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Драгула Юлiя         82.15     2  100 63 94 95 93 90 85       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Баран Вiкторiя       81.95     2  100 78 95 90 92 79 90       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Мендель Антонiна     78.85     2  100 60 85 95 94 78 82          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Репiч Iванна         76.90 УБД 2   95 85 83 82 92 85 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Гуменюк Юрiй         60.70     0   61 60 60 90 60 69 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Янковська Андрiанна  59.50     0   63 60 61 82 60 67 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Куштан Арсен         57.20 Iнв 0   65 60 60 65 60 68 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                          1.01.01.01.51.51.51.5      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Попович Валерiй      56.25     0   60 60 60 70 60 60 65          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославович                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Бондаренко Злата      0.00     0   60  0 62 70 60 60 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Садоовоч.плодоов.та виногр.  -   203</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         6  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Дуркот Мстiслава     87.65     10  90 85 90 91 74 80 85 89 90 85 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.51.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  2 Логвiнов Iван        83.23 УБД  0  95 75 90 96 95 95 95 98 90 92 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                      1.51.01.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Бiлей Михайло        79.74 УБД  0  90 85 90 93 84 70 95 97 85 90    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                        1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Дресь Руслана        75.97 УБД  3  90 65 95 71 80 80 90 85 65 85    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Стойка Олексiй       75.92 УБД  0  90 65 84 93 95 65 90 85 85 85    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                        1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Садварiй Олександр   59.62 Iнв  0  85 60 74 60 74 65 60 60 65 60    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.51.01.01.01.01.01.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Садоовоч.плодоов.та виногр.  -   203</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         7  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Чепкий Андрiй        90.30      6  94 95 92 90 95 95 95 92    2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Попадинець Iлля      83.39      2  93 90 90 90 90 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Москаль Максим       83.26      2  92 90 90 90 90 90 90 90    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Чуп Дарина           72.13      0  91 65 75 70 89 80 82 79       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Чебан Анна           71.79      0  85 85 75 70 85 85 80 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Микула Богдан        62.06      0  74 60 65 65 74 63 75 70       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Плешко Юлiя           0.00      0   0  0 65 65 74 63 68 75       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ростиславiвна                     1.51.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Бiол.та здор.Маг.)      -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        12  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Козар Яна            86.93      2 100 90 96 94 95 93 95 93    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Коштицька Марiя      85.64      0 100 90 98 95 98 97 95 90    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Прийма Уляна         84.74      0 100 90 96 92 95 95 95 91    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мартин Людмила       84.69      0  95 90 96 92 95 94 95 95    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Дуцак Iванна         84.65      0 100 85 90 96 95 95 95 95    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бурч Антонiна        82.47      0 100 90 90 95 95 82 90 95       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  7 Буркуш Вiкторiя      82.23      0  97 90 90 91 95 85 95 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Черепанич Олександр 75.84      0  79 90 90 87 60 83 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                    1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Фельбаба Михайло     70.29      0  72 60 78 90 82 80 70 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Iваськiв Уляна        0.00      0   0 90 90 90 90 90 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гопонько Ванесса      0.00      0   0 60  0  0 80 72 70 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                         1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Данацко Сергiй        0.00      0   0 60 74  0 65 74 70 60       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                        1.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   С.о.(Бiол.та здор.люд.)      -  A4  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        23  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Вакерич Дарина       95.03    10  90 95 95 95 95 99 95 90 95   3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бердар Олександра    89.02    10  90 85 95 90 77 97 90 76 90   3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Булина Ростислав     88.24     8  90 90 90 90 90 99 90 74 90   3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                       1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Калинич Михайло      82.16     4  90 85 95 85 82 98 83 74 90   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Довганич Марiя       77.90     0  82 82 95 90 82 95 90 78 82   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Медвiдь Павло        76.49    10  62 80 82 60 74 95 60 76 74   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Симкович Юлiанна     75.20     0  76 85 77 87 78 94 80 90 83   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бабуська Тетяна      74.99     0  74 75 77 85 80 98 87 78 90   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Кикина Свiтлана      72.94     0  75 80 90 85 80 80 88 74 75   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Гойзан Нiна          69.80 Iнв 0  68 75 78 78 72 90 75 78 80   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Мiовканич Вiкторiя   68.54     0  74 77 65 74 75 97 74 74 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Дудаш Вiкторiя       63.07     0  66 60 82 63 69 81 60 70 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипiвна                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Кепич Дмитро          0.00 УБД 0  35  0  0 35 60 60 60 65  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Тайз Юлiана           0.00     3   0 85 82 60 68 95 74 90 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Бобонич Мартiн        0.00     0  35  0  0  0  0  0  0  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ерiкович                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 16 Шкодин Анна           0.00     4  65 62 74 50 67 68 48 74 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Равас Вiктор          0.00     0  60  0 60 60  0 60 60 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                          1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Зелдi Ангелiна        0.00 Iнв 0   0  0 82 35 60 95 35 65 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Деркач Таiсiя         0.00     0   0 68 90 35 70 90  0 70 70      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Островка Максим       0.00     0  82 60 74  0 74 88  0 70 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Дубей Анна            0.00     0   0  0  0 35 60 80 35 65  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ростиславiвна                     1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Лагунов Олександр     0.00     0   0  0  0  0  0  0  0 60  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                       1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Глива Неля            0.00     8  65 73 77 46 82 90 66  0  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                         1.01.01.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Бiол.та здор.люд.)      -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        13  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Паш Данiелла         80.80     0  90 92 90 90 76 90 95 90 96   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Скалiнчак Камiла     74.82     0  90 92 90 90 70 90 79 65 92   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гога Олександра      71.57     0  65 92 90 90 65 90 74 65 91   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Митрюк Мiлена        69.22     0  90 90 85 90 65 70 60 68 90   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Павлюк Анастасiя     66.91 ВПО 0  65 90 85 90 65 70 60 65 90   2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Гричак Богдана       63.47     0  75 60 61 90 70 70 80 70 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Андрусь Ярослав      62.88     0  90 60 61 90 65 70 75 65 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бiлак Роман           0.00     0   0 60 60 90 65 70 72 50 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Леонiдович                        1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Дожук Вiктор          0.00     0   0 60 60 90 65 70  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Заяць Iгнат           0.00     0   0 60 62 90 65 70  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                       1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Танчинець Романна     0.00     0   0  0  0  0 65 70  0 50  0      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Варга Олександр       0.00     0   0 60  0 90 65 70 76  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Лопачак Ольга         0.00     0   0 60 60 90 65 70  0  0 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                     1.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...126 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   С.о.(Бiол.та здор.люд.)      -   014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        17  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Мазур Iванна         90.75     5   96 92 98 96 95 92 98       3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Довбей Катерина      90.00     4  100 92 98 98 92 92 98       3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Бобаль Вiкторiя      85.15     0   96 92 98 95 92 92 98       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Пайдич Марiя         82.85     0   83 90 96 98 90 90 95       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Шушкевич Веронiка    81.75     0   90 90 90 95 90 90 90       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Головня Алiна        78.85     0   90 82 90 94 85 82 90       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Ходанич Христина     77.65     0   79 90 90 74 90 90 91       2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                       1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Медулич Мар`яна      76.50     0   90 90 78 95 82 90 71          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Сюгай Вiкторiя       72.10     0   64 67 86 98 86 66 86          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Шелемба Олександра   66.70     0   65 70 76 90 76 67 71          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Гонак Дарина         65.30     0   64 67 78 75 75 70 76          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Шетеля Олександра    64.90     0   65 65 78 76 78 64 76          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Калiнова Мирослава   61.55     0   69 66 62 90 62 65 62          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                        1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Костевич Вiкторiя    59.90     0   62 66 60 80 60 74 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Гузо Адiна           57.90     0   60 63 60 80 60 64 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Рачкулинець Юлiя      0.00     0   60 77 60  0 60 74 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                      1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Липей Оксана          0.00     0   60 70  0 80 60 69 60          0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.51.51.51.5   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Бiологiя та бiохiмiя  -  E1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         9  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...936 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Реган Андрiана       92.58     10  94 90 90 90 90 93 96 90    3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  2 Гузинець Олександра  89.23      4  95 96 94 92 92 98 90100    3711</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславiвна                      1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Кость Олександра     87.14      2  90100 92100 92 95 97 92    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Данцо Юлiя           84.06      0  86 92 92 97 99 92 94 93    2550</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                         1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Росущан Олег         83.57      0  93 93 90 99 90 94 92 93       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Береш Надiя          82.44      0  88 92 90 97 90 92 92 92       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Медьерi Валерiя      81.99      0  95 90 91 92 90 92 90 90       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Маровдi Анюта        79.70      0  95 92 90 85 81 95 90 83       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                          1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Руснак Софiя         76.41      0  82 90 92 75 82 90 92 76       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                           1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Бiологiчний            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Садiвн.та виногр.(Маг.)      -  H1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...278 lines deleted...]
-      <w:r w:rsidRPr="002B3EE5">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidRDefault="002B3EE5" w:rsidP="002B3EE5">
-[...179 lines deleted...]
-    <w:sectPr w:rsidR="002B3EE5" w:rsidRPr="002B3EE5" w:rsidSect="005923E2">
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Голямiнських Дар`я   83.70      0  90 95 92 95 90 92 95 95    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Небавсенко Дарiя     82.35      0  90 95 92 95 90 92 95 85       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                        1.01.01.01.01.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00914761" w:rsidRPr="00914761" w:rsidRDefault="00914761" w:rsidP="00914761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00914761">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00914761" w:rsidRPr="00914761" w:rsidSect="008D5383">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="568" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008A5CFA"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E5319E"/>
+    <w:rsidRoot w:val="002271DE"/>
+    <w:rsid w:val="002271DE"/>
+    <w:rsid w:val="008D5383"/>
+    <w:rsid w:val="00914761"/>
+    <w:rsid w:val="00A24E9C"/>
+    <w:rsid w:val="00BB7811"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -26336,51 +10302,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -26818,55 +10784,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>18983</Characters>
+  <Pages>8</Pages>
+  <Words>24787</Words>
+  <Characters>14129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>158</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52182</CharactersWithSpaces>
+  <CharactersWithSpaces>38839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Вікторія Легеза</dc:creator>
+  <dc:creator>Администратор</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>