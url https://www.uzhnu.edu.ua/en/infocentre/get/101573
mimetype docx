--- v0 (2026-05-16)
+++ v1 (2026-08-19)
@@ -1963,51 +1963,50 @@
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00045A8C" w:rsidRDefault="00045A8C" w:rsidP="00045A8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="4" w:colLast="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00045A8C" w:rsidRDefault="00045A8C" w:rsidP="00045A8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2166,51 +2165,50 @@
           <w:p w:rsidR="00045A8C" w:rsidRPr="00382208" w:rsidRDefault="00045A8C" w:rsidP="00045A8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00ED1221" w:rsidTr="00D4756D">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00ED1221" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
@@ -5305,50 +5303,52 @@
     <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007A72F6" w:rsidRPr="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="6322"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2619"/>
@@ -5677,896 +5677,1140 @@
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Авдиторія</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="007E27E8" w:rsidTr="00AD1DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="003D1DA0" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="003D1DA0" w:rsidRDefault="007A72F6" w:rsidP="003D1DA0">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="007E27E8" w:rsidRPr="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="006176FA" w:rsidTr="00732185">
+      <w:tr w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidTr="00AD1DD6">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Соціологія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="006176FA" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Орос</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> О. Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="003D1DA0" w:rsidRDefault="003D1DA0" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRPr="003D1DA0" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="006176FA" w:rsidTr="00732185">
+      <w:tr w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidTr="00AD1DD6">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Соціологія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="006176FA" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Орос</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> О. Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="003D1DA0" w:rsidRDefault="003D1DA0" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRPr="003D1DA0" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="006176FA" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidTr="00AD1DD6">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Соціологія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="006176FA" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Орос</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> О. Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="003D1DA0" w:rsidRDefault="003D1DA0" w:rsidP="00D4756D">
+          <w:p w:rsidR="007E27E8" w:rsidRPr="003D1DA0" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D1DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidTr="00AD1DD6">
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E27E8" w:rsidRPr="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E27E8" w:rsidRPr="006176FA" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E27E8" w:rsidRPr="007E27E8" w:rsidRDefault="007E27E8" w:rsidP="007E27E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A72F6" w:rsidRPr="006176FA" w:rsidTr="00D4756D">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
@@ -10602,51 +10846,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00045A8C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="0027002D" w:rsidRPr="007E27E8" w:rsidTr="0027002D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -10821,51 +11065,51 @@
               <w:t>Милян</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ж. І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="002F0A5C" w:rsidRDefault="00445CDC" w:rsidP="00D4756D">
+          <w:p w:rsidR="0027002D" w:rsidRPr="002F0A5C" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00BA3DDA">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
@@ -11622,51 +11866,51 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRPr="002F0A5C" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00045A8C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="0027002D" w:rsidRPr="007E27E8" w:rsidTr="0027002D">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
@@ -11836,51 +12080,51 @@
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Маляр Л. В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="0027002D" w:rsidRDefault="00445CDC" w:rsidP="00D4756D">
+          <w:p w:rsidR="0027002D" w:rsidRPr="0027002D" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
               <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
@@ -12718,51 +12962,51 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRPr="002F0A5C" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00045A8C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="0027002D" w:rsidRPr="007E27E8" w:rsidTr="0027002D">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
@@ -12928,51 +13172,51 @@
               <w:t>Боротканич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> З. М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00BA3DDA" w:rsidRDefault="00445CDC" w:rsidP="00D4756D">
+          <w:p w:rsidR="0027002D" w:rsidRPr="00BA3DDA" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00B10D8E">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00B10D8E">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
@@ -13946,51 +14190,51 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRPr="0027002D" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00045A8C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="0027002D" w:rsidRPr="007E27E8" w:rsidTr="0027002D">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
@@ -14173,51 +14417,51 @@
               <w:t>Шикітка</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г. М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00CF627E" w:rsidRDefault="00445CDC" w:rsidP="0027002D">
+          <w:p w:rsidR="0027002D" w:rsidRPr="00CF627E" w:rsidRDefault="007E27E8" w:rsidP="0027002D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="444746"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0B57D0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
@@ -14665,51 +14909,51 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRPr="002F0A5C" w:rsidRDefault="0027002D" w:rsidP="008D3DDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00045A8C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="0027002D" w:rsidRPr="007E27E8" w:rsidTr="0027002D">
         <w:trPr>
           <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
@@ -14882,51 +15126,51 @@
               <w:t>Милян</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ж. І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00BA3DDA" w:rsidRDefault="00445CDC" w:rsidP="00D4756D">
+          <w:p w:rsidR="0027002D" w:rsidRPr="00BA3DDA" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00BA3DDA">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
@@ -14997,50 +15241,51 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>vev</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00BA3DDA">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00BA3DDA">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
+                <w:lastRenderedPageBreak/>
                 <w:t>qcqq</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00BA3DDA">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00BA3DDA" w:rsidRPr="00BA3DDA">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>bxz</w:t>
               </w:r>
@@ -16870,51 +17115,51 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00045A8C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="0027002D" w:rsidRPr="007E27E8" w:rsidTr="0027002D">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00AF713C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
@@ -17072,51 +17317,51 @@
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Шикітка</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г. М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00CF627E" w:rsidRDefault="00445CDC" w:rsidP="0027002D">
+          <w:p w:rsidR="0027002D" w:rsidRPr="00CF627E" w:rsidRDefault="007E27E8" w:rsidP="0027002D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="444746"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="0027002D" w:rsidRPr="00CF627E">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0B57D0"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="0027002D" w:rsidRPr="00CF627E">
                 <w:rPr>
@@ -18762,51 +19007,51 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00045A8C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="0027002D" w:rsidRPr="007E27E8" w:rsidTr="0027002D">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00170634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
@@ -18979,51 +19224,61 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRPr="00BA3DDA" w:rsidRDefault="00445CDC" w:rsidP="00BA3DDA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>meet.google.com/hus-qvvm-inm</w:t>
+              <w:t>meet.google.com/hus-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00445CDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>qvvm-inm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027002D" w:rsidTr="0027002D">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00170634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19820,51 +20075,51 @@
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397D52" w:rsidRPr="00045A8C" w:rsidTr="005432B2">
+      <w:tr w:rsidR="00397D52" w:rsidRPr="007E27E8" w:rsidTr="005432B2">
         <w:trPr>
           <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
@@ -20027,51 +20282,51 @@
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Розлуцька</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Г. М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRPr="009961DE" w:rsidRDefault="00445CDC" w:rsidP="00170634">
+          <w:p w:rsidR="00397D52" w:rsidRPr="009961DE" w:rsidRDefault="007E27E8" w:rsidP="00170634">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="009961DE" w:rsidRPr="009B68BC">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>https://meet.google.com/bgt-ztfo-dxh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="009961DE" w:rsidRPr="009961DE">
               <w:rPr>
@@ -21076,51 +21331,51 @@
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="00045A8C" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="007A72F6" w:rsidRPr="007E27E8" w:rsidTr="00D4756D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -21268,51 +21523,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170634">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Староста В. І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00602FAE" w:rsidRDefault="00445CDC" w:rsidP="00D4756D">
+          <w:p w:rsidR="007A72F6" w:rsidRPr="00602FAE" w:rsidRDefault="007E27E8" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
               <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
@@ -23544,51 +23799,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563970" w:rsidRPr="00045A8C" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00563970" w:rsidRPr="007E27E8" w:rsidTr="00D4756D">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -23733,88 +23988,88 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Палкуш</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00563970">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> В. П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRDefault="00445CDC" w:rsidP="00563970">
+          <w:p w:rsidR="00563970" w:rsidRDefault="007E27E8" w:rsidP="00563970">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="00880F46" w:rsidRPr="00BC5C5D">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>https://meet.google.com/nyt-xrdd-mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00880F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563970" w:rsidRPr="00045A8C" w:rsidTr="00563970">
+      <w:tr w:rsidR="00563970" w:rsidRPr="007E27E8" w:rsidTr="00563970">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
@@ -23971,51 +24226,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Палкуш</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00563970">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> В. П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRDefault="00045A8C" w:rsidP="00563970">
+          <w:p w:rsidR="00563970" w:rsidRDefault="007E27E8" w:rsidP="00563970">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="00880F46" w:rsidRPr="00BC5C5D">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>https://meet.google.com/zob-jvzk-cas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00880F46">
               <w:rPr>
@@ -25386,50 +25641,51 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A72F6"/>
     <w:rsid w:val="0000139D"/>
     <w:rsid w:val="00036F6F"/>
     <w:rsid w:val="00045A8C"/>
     <w:rsid w:val="000B5A0B"/>
     <w:rsid w:val="00170634"/>
     <w:rsid w:val="0027002D"/>
     <w:rsid w:val="00291DCF"/>
     <w:rsid w:val="00292F4A"/>
     <w:rsid w:val="002C4104"/>
     <w:rsid w:val="00397D52"/>
     <w:rsid w:val="003D1DA0"/>
     <w:rsid w:val="003E6ADE"/>
     <w:rsid w:val="00445CDC"/>
     <w:rsid w:val="004D1A68"/>
     <w:rsid w:val="00505B85"/>
     <w:rsid w:val="005432B2"/>
     <w:rsid w:val="00563970"/>
     <w:rsid w:val="00602FAE"/>
     <w:rsid w:val="006E7399"/>
     <w:rsid w:val="00732185"/>
     <w:rsid w:val="007A72F6"/>
+    <w:rsid w:val="007E27E8"/>
     <w:rsid w:val="00880F46"/>
     <w:rsid w:val="008D3DDE"/>
     <w:rsid w:val="009961DE"/>
     <w:rsid w:val="00A50038"/>
     <w:rsid w:val="00AF713C"/>
     <w:rsid w:val="00B108B7"/>
     <w:rsid w:val="00BA3DDA"/>
     <w:rsid w:val="00D4756D"/>
     <w:rsid w:val="00DA670E"/>
     <w:rsid w:val="00DF74BD"/>
     <w:rsid w:val="00E5068D"/>
     <w:rsid w:val="00ED1221"/>
     <w:rsid w:val="00F72703"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -26143,77 +26399,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{601EDF9E-E54B-4E9B-9A38-B7B3356D40BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B3CA484-4662-4B81-94B1-DD03CF1CF4E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>4945</Words>
-  <Characters>2819</Characters>
+  <Words>4986</Words>
+  <Characters>2843</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7749</CharactersWithSpaces>
+  <CharactersWithSpaces>7814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>swd03hp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>