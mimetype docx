--- v0 (2026-05-16)
+++ v1 (2026-09-10)
@@ -1,71 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="3A3A2CF9" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ДВНЗ  «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Ужгородський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>національний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -75,25948 +76,25389 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>університет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> а т в е р д ж у ю</w:t>
+        <w:t xml:space="preserve">                                                                        З а т в е р д ж у ю</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="64DC14C3" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> О З К Л А Д    З А Н Я Т Ь</w:t>
+        <w:t>Р О З К Л А Д    З А Н Я Т Ь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Проректор</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="6A15618B" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>суспільних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> наук</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="514BF021" w14:textId="53B7D3E9" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Спец</w:t>
-[...7 lines deleted...]
-        <w:t>іальність</w:t>
+        <w:t>Спеціальність</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FF6C44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Дошкільна освіта</w:t>
+        <w:t xml:space="preserve">Дошкільна </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF6C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      «1» вересня 2025 р.</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                 «1» вересня 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0094517F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0B4E" w:rsidRPr="00AE0B4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="69480BA3" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="00D3037E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="6748"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="2478"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D3037E" w14:paraId="27B5408A" w14:textId="77777777" w:rsidTr="00D3037E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="0BF34A67" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="0F7A1143" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="58F4E186" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="457CB5A2" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="5C50ED87" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">І </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D3037E" w14:paraId="5A6D591A" w14:textId="77777777" w:rsidTr="007401FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="6F79C892" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...20 lines deleted...]
-              <w:t>/н</w:t>
+          <w:p w14:paraId="2E106C18" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="470FB3A7" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="00396C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="406BECD4" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="07694EB8" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="6DFDAA2E" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="37768F89" w14:textId="062189C2" w:rsidR="00D3037E" w:rsidRPr="00B75BC9" w:rsidRDefault="00B75BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Авдиторія</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF713C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="004C09E9" w:rsidRPr="00ED1AA4" w14:paraId="6CC22A21" w14:textId="77777777" w:rsidTr="007401FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00D4756D">
+          <w:p w14:paraId="30002E96" w14:textId="77777777" w:rsidR="004C09E9" w:rsidRDefault="004C09E9" w:rsidP="004C09E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00D4756D">
+          <w:p w14:paraId="1207F8CD" w14:textId="77777777" w:rsidR="004C09E9" w:rsidRDefault="004C09E9" w:rsidP="004C09E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00D4756D">
+          <w:p w14:paraId="56E08ED0" w14:textId="77777777" w:rsidR="004C09E9" w:rsidRPr="00F9425B" w:rsidRDefault="004C09E9" w:rsidP="004C09E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00D4756D">
+          <w:p w14:paraId="7FD3A032" w14:textId="77777777" w:rsidR="004C09E9" w:rsidRPr="00F9425B" w:rsidRDefault="004C09E9" w:rsidP="004C09E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRPr="005546C8" w:rsidRDefault="00AF713C" w:rsidP="00D4756D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="74B587CF" w14:textId="01B91A51" w:rsidR="004C09E9" w:rsidRPr="00D81A64" w:rsidRDefault="004C09E9" w:rsidP="004C09E9">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="732814E5" w14:textId="722E9FE5" w:rsidR="004C09E9" w:rsidRDefault="004C09E9" w:rsidP="004C09E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63B68967" w14:textId="4E496EDB" w:rsidR="004C09E9" w:rsidRPr="00D115B6" w:rsidRDefault="004C09E9" w:rsidP="004C09E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926D00" w:rsidRPr="004C09E9" w14:paraId="289D1BF1" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="52"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD71B89" w14:textId="77777777" w:rsidR="00926D00" w:rsidRDefault="00926D00" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A48582C" w14:textId="77777777" w:rsidR="00926D00" w:rsidRDefault="00926D00" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="346B5E23" w14:textId="77777777" w:rsidR="00926D00" w:rsidRPr="00F9425B" w:rsidRDefault="00926D00" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16072980" w14:textId="77777777" w:rsidR="00926D00" w:rsidRPr="00F9425B" w:rsidRDefault="00926D00" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCFE39A" w14:textId="35DD952F" w:rsidR="00926D00" w:rsidRPr="000F65D0" w:rsidRDefault="00926D00" w:rsidP="00926D00">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="615B4517" w14:textId="56813510" w:rsidR="00926D00" w:rsidRPr="00AE0B4E" w:rsidRDefault="00926D00" w:rsidP="00926D00">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05765B66" w14:textId="1CF3F816" w:rsidR="00926D00" w:rsidRPr="00D115B6" w:rsidRDefault="00926D00" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="00C764F6" w14:paraId="4C4A5AAE" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="318"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...21 lines deleted...]
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRPr="00382208" w:rsidRDefault="00AF713C" w:rsidP="00D4756D">
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E45B5C2" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="435A98B6" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05A151AB" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C6AE8B" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1922BE6D" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>загальної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>психології</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64F00A5A" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовська</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67CA05B8" w14:textId="2EDA3E45" w:rsidR="00201ECA" w:rsidRPr="00D115B6" w:rsidRDefault="00C764F6" w:rsidP="003B0BAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="005C731A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/hbm-frwe-ssq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF713C" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="002449C6" w14:paraId="040D9B3F" w14:textId="77777777" w:rsidTr="007401FA">
         <w:trPr>
-          <w:trHeight w:val="52"/>
+          <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="006E7399">
+          <w:p w14:paraId="5B85A232" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>ІІ</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30AC41F7" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>9.40</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6B667D" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...73 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4247A75F" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51ECB8CF" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Милян</w:t>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...14 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>загальної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>психології</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRPr="00382208" w:rsidRDefault="00AF713C" w:rsidP="006E7399">
+          <w:p w14:paraId="017ABA1D" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовська</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C42A700" w14:textId="57C1EA62" w:rsidR="00201ECA" w:rsidRPr="00D115B6" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B0BAF" w:rsidRPr="00ED1AA4" w14:paraId="6B41565E" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19098293" w14:textId="77777777" w:rsidR="003B0BAF" w:rsidRDefault="003B0BAF" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вівторок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE30E35" w14:textId="77777777" w:rsidR="003B0BAF" w:rsidRDefault="003B0BAF" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA4C1B3" w14:textId="77777777" w:rsidR="003B0BAF" w:rsidRPr="00F9425B" w:rsidRDefault="003B0BAF" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44A7BD94" w14:textId="77777777" w:rsidR="003B0BAF" w:rsidRPr="00F9425B" w:rsidRDefault="003B0BAF" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7220B087" w14:textId="55DEDA07" w:rsidR="003B0BAF" w:rsidRPr="007130B6" w:rsidRDefault="003B0BAF" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B211C1C" w14:textId="5FDDAA65" w:rsidR="003B0BAF" w:rsidRPr="007130B6" w:rsidRDefault="003B0BAF" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70403BC1" w14:textId="454996D4" w:rsidR="003B0BAF" w:rsidRPr="00D115B6" w:rsidRDefault="003B0BAF" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>223</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF713C" w:rsidRPr="007A72F6" w:rsidTr="0027002D">
+      <w:tr w:rsidR="009D54AD" w:rsidRPr="00C764F6" w14:paraId="138BB8CA" w14:textId="77777777" w:rsidTr="000F65D0">
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="006E7399">
+          <w:p w14:paraId="449B4CB5" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-              <w:t>ІІІ</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DA9FA3" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>11.20</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222AE890" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6328A691" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="298AE2BE" w14:textId="35B178B2" w:rsidR="009D54AD" w:rsidRPr="007130B6" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сучасні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>заклади</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>освіти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Україні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>рубежем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5029533C" w14:textId="74701C41" w:rsidR="009D54AD" w:rsidRPr="007130B6" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шикітка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C6B182F" w14:textId="576B886F" w:rsidR="009D54AD" w:rsidRPr="005C731A" w:rsidRDefault="00C764F6" w:rsidP="00C7104D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="444746"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00C7104D" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0B57D0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>meet.google.com/mod-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0B57D0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>rwaw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0B57D0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0B57D0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>boi</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D54AD" w:rsidRPr="00ED1AA4" w14:paraId="17FC134A" w14:textId="77777777" w:rsidTr="000F65D0">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="723CDE91" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="243361EE" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6240A7AC" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="656D64DF" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30C3B4BA" w14:textId="0BF8D06B" w:rsidR="009D54AD" w:rsidRPr="00AE0B4E" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сучасні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>заклади</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>освіти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Україні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>рубежем</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EF904C2" w14:textId="63605470" w:rsidR="009D54AD" w:rsidRPr="00AE0B4E" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шикітка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1238615E" w14:textId="4D9C5389" w:rsidR="009D54AD" w:rsidRPr="005C731A" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Дошкільна педагогіка</w:t>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D54AD" w:rsidRPr="00ED1AA4" w14:paraId="6C15A2F4" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7CC3F1" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1975C806" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56874EFE" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEE44AF" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12CDC252" w14:textId="0AB99B96" w:rsidR="009D54AD" w:rsidRPr="00AE0B4E" w:rsidRDefault="009D54AD" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AA487F8" w14:textId="047EACD8" w:rsidR="009D54AD" w:rsidRPr="00AE0B4E" w:rsidRDefault="009D54AD" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1501408A" w14:textId="1FD5DCBF" w:rsidR="009D54AD" w:rsidRPr="005C731A" w:rsidRDefault="009D54AD" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-          <w:p w:rsidR="00AF713C" w:rsidRPr="00ED1221" w:rsidRDefault="00ED1221" w:rsidP="006E7399">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63F87" w:rsidRPr="00ED1AA4" w14:paraId="64BED42F" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA0157E" w14:textId="77777777" w:rsidR="00C63F87" w:rsidRDefault="00C63F87" w:rsidP="00C63F87">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216545B0" w14:textId="77777777" w:rsidR="00C63F87" w:rsidRPr="00A5452D" w:rsidRDefault="00C63F87" w:rsidP="00C63F87">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="452F2C48" w14:textId="77777777" w:rsidR="00C63F87" w:rsidRDefault="00C63F87" w:rsidP="00C63F87">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC29A9A" w14:textId="77777777" w:rsidR="00C63F87" w:rsidRDefault="00C63F87" w:rsidP="00C63F87">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DB1D49E" w14:textId="3169163B" w:rsidR="00C63F87" w:rsidRPr="00AE0B4E" w:rsidRDefault="00C63F87" w:rsidP="00C63F87">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A36A6F6" w14:textId="46EDF1FB" w:rsidR="00C63F87" w:rsidRPr="00AE0B4E" w:rsidRDefault="00C63F87" w:rsidP="00C63F87">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB0050E" w14:textId="0D92770D" w:rsidR="00C63F87" w:rsidRPr="005C731A" w:rsidRDefault="00C63F87" w:rsidP="00C63F87">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D54AD" w:rsidRPr="00C764F6" w14:paraId="71C52FE4" w14:textId="77777777" w:rsidTr="000F65D0">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15196D05" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B780E65" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00A5452D" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17CCE74D" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD227B3" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B49D6BE" w14:textId="4F1DC1D3" w:rsidR="009D54AD" w:rsidRPr="007130B6" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE0B4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC01343" w14:textId="6124EA21" w:rsidR="009D54AD" w:rsidRPr="0094517F" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75AFBBD1" w14:textId="23E7247E" w:rsidR="009D54AD" w:rsidRPr="005C731A" w:rsidRDefault="00C764F6" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF713C" w:rsidRPr="007A72F6" w:rsidTr="0027002D">
+      <w:tr w:rsidR="009D54AD" w:rsidRPr="007D61DA" w14:paraId="703389C1" w14:textId="77777777" w:rsidTr="000F65D0">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="006E7399">
+          <w:p w14:paraId="34CB3E7B" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...24 lines deleted...]
-              <w:t>V</w:t>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7428C9E0" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>13.00</w:t>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD5845E" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...71 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2943FCDE" w14:textId="77777777" w:rsidR="009D54AD" w:rsidRPr="00F9425B" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="304887A6" w14:textId="43A18EBF" w:rsidR="009D54AD" w:rsidRPr="007130B6" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE0B4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6988AB37" w14:textId="1153800E" w:rsidR="009D54AD" w:rsidRPr="007130B6" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Козубовська</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:p w:rsidR="00AF713C" w:rsidRPr="00ED1221" w:rsidRDefault="00ED1221" w:rsidP="006E7399">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B1D5ADC" w14:textId="6DFEB88D" w:rsidR="009D54AD" w:rsidRPr="00D115B6" w:rsidRDefault="009D54AD" w:rsidP="0094517F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="00C764F6" w14:paraId="74997A31" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0438972B" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0C0F63" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB6F660" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05167734" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49E7AD74" w14:textId="167C438F" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Вікова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>фізіологія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>валеологія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57F61162" w14:textId="38388D8E" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Симочко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1605B911" w14:textId="0F2808B1" w:rsidR="00201ECA" w:rsidRPr="000F65D0" w:rsidRDefault="00C764F6" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>223</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bho</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>xceo</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>kag</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="000F65D0" w:rsidRPr="000F65D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1221" w:rsidRPr="007A72F6" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="00DE7504" w14:paraId="122FC6B3" w14:textId="77777777" w:rsidTr="007401FA">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w:rsidR="00ED1221" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF1B2C5" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59640AE7" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>14.40</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0329DD" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...22 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A69FD59" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED1221" w:rsidRPr="00382208" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
-[...22 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="1F28EEC4" w14:textId="6C9B5ACC" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Вікова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>фізіологія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>валеологія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED1221" w:rsidRPr="00382208" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="005C87DC" w14:textId="1EF738A0" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Козубовська</w:t>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Симочко</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...12 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:r w:rsidRPr="007130B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00ED1221" w:rsidRPr="00382208" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
+          <w:p w14:paraId="78D4AE4D" w14:textId="43548DE8" w:rsidR="00201ECA" w:rsidRPr="00D115B6" w:rsidRDefault="00201ECA" w:rsidP="00926D00">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0070042A" w:rsidRPr="00DE7504" w14:paraId="0FC43ACB" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="792E3B19" w14:textId="77777777" w:rsidR="0070042A" w:rsidRDefault="0070042A" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D9E2058" w14:textId="0D70FC0F" w:rsidR="0070042A" w:rsidRPr="00D3037E" w:rsidRDefault="0070042A" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="364BD052" w14:textId="4B90CF64" w:rsidR="0070042A" w:rsidRDefault="0070042A" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1583B97A" w14:textId="50619B54" w:rsidR="0070042A" w:rsidRDefault="0070042A" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="796F2F12" w14:textId="2B3C7A5D" w:rsidR="0070042A" w:rsidRPr="007130B6" w:rsidRDefault="0070042A" w:rsidP="0070042A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="396DB6C2" w14:textId="0F68316A" w:rsidR="0070042A" w:rsidRPr="007130B6" w:rsidRDefault="0070042A" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4108F5A3" w14:textId="1DD4E8CE" w:rsidR="0070042A" w:rsidRPr="00D115B6" w:rsidRDefault="0070042A" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="004C09E9" w14:paraId="7E31625E" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE67327" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDC8CDE" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5414D120" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA7A678" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63AA2E5F" w14:textId="7CBE56C7" w:rsidR="00201ECA" w:rsidRPr="00AE0B4E" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12C1D81E" w14:textId="498B36B3" w:rsidR="00201ECA" w:rsidRPr="00AE0B4E" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="318CB610" w14:textId="3944CE59" w:rsidR="00201ECA" w:rsidRPr="00D115B6" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>223</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1221" w:rsidRPr="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="00C764F6" w14:paraId="341BDFDF" w14:textId="77777777" w:rsidTr="007401FA">
         <w:trPr>
-          <w:trHeight w:val="213"/>
+          <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4797B931" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk238803634"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>І</w:t>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22A86F2F" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-              <w:t>8.00</w:t>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32BE2482" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438B5F2D" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54CF13EB" w14:textId="38550C98" w:rsidR="00201ECA" w:rsidRPr="008A43D7" w:rsidRDefault="00C7104D" w:rsidP="00C7104D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>медичних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>знань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>охорони</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>здоров'я</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="273BFEA8" w14:textId="57CBF550" w:rsidR="00201ECA" w:rsidRPr="00C7104D" w:rsidRDefault="00C7104D" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Безименник</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A43D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Д.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43A5362B" w14:textId="2C86BACA" w:rsidR="00201ECA" w:rsidRPr="008A43D7" w:rsidRDefault="00C764F6" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>esc</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>thnt</w:t>
+              </w:r>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>ftb</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="008A43D7" w:rsidRPr="008A43D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="00C764F6" w14:paraId="097391B8" w14:textId="77777777" w:rsidTr="007401FA">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00ED1221" w:rsidRPr="00382208" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C683618" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34F00685" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7736E0F3" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F60B2CE" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BB84B4D" w14:textId="60E0A3C1" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="0094517F" w:rsidP="0070042A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="382D80DF" w14:textId="34091154" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="0094517F" w:rsidP="0070042A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B5B1D2" w14:textId="17BDFE0A" w:rsidR="00201ECA" w:rsidRPr="00D115B6" w:rsidRDefault="00C764F6" w:rsidP="0070042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1221" w:rsidRPr="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="00DE7504" w14:paraId="368FC22F" w14:textId="77777777" w:rsidTr="007401FA">
         <w:trPr>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31A9FDD0" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="617AD05B" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F980AF3" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E8E897" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702FBA4D" w14:textId="4DE873FD" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="0094517F" w:rsidP="0070042A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Українська</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>мова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>професійним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>спрямуванням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...23 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="720B06D1" w14:textId="29382664" w:rsidR="00201ECA" w:rsidRPr="007130B6" w:rsidRDefault="0094517F" w:rsidP="0070042A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...106 lines deleted...]
-          <w:p w:rsidR="00ED1221" w:rsidRPr="00382208" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
+          </w:tcPr>
+          <w:p w14:paraId="2C118107" w14:textId="154BF318" w:rsidR="00201ECA" w:rsidRPr="00D115B6" w:rsidRDefault="00201ECA" w:rsidP="0070042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1221" w:rsidTr="00D4756D">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00201ECA" w:rsidRPr="00C764F6" w14:paraId="5092F84B" w14:textId="77777777" w:rsidTr="0094517F">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44195A58" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П’ятниця</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>ІІІ</w:t>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BABB092" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-              <w:t>11.20</w:t>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24A19946" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...99 lines deleted...]
-          <w:p w:rsidR="00ED1221" w:rsidRPr="00382208" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6681C9CD" w14:textId="77777777" w:rsidR="00201ECA" w:rsidRPr="00F9425B" w:rsidRDefault="00201ECA" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C27A03B" w14:textId="1CBA074C" w:rsidR="00201ECA" w:rsidRPr="00AE0B4E" w:rsidRDefault="00856E96" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE0B4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55127">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="373ABA58" w14:textId="1CC0CD7F" w:rsidR="00201ECA" w:rsidRPr="00AE0B4E" w:rsidRDefault="00856E96" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="630BA3AC" w14:textId="19743F44" w:rsidR="00201ECA" w:rsidRPr="00D115B6" w:rsidRDefault="00C764F6" w:rsidP="003B0BAF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00856E96" w:rsidRPr="005C731A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB0629" w:rsidRPr="00C764F6" w14:paraId="48982EAB" w14:textId="77777777" w:rsidTr="000F65D0">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="314C23EC" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRDefault="00BB0629" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="510AE3EF" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRDefault="00BB0629" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29D72171" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0629" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2AA8D1" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0629" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="289B3FAE" w14:textId="7D464AB7" w:rsidR="00BB0629" w:rsidRPr="00AE0B4E" w:rsidRDefault="00BB0629" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66E6C34F" w14:textId="416A47CE" w:rsidR="00BB0629" w:rsidRPr="00AE0B4E" w:rsidRDefault="00BB0629" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DDFAA61" w14:textId="1E234539" w:rsidR="00BB0629" w:rsidRPr="00D115B6" w:rsidRDefault="00C764F6" w:rsidP="003B0BAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>201</w:t>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00191B98" w:rsidRPr="00FE6B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED1221" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00BB0629" w:rsidRPr="004C09E9" w14:paraId="4FF6AFE8" w14:textId="77777777" w:rsidTr="000F65D0">
         <w:trPr>
-          <w:trHeight w:val="147"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11433163" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59CA5F95" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED1221" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
-[...25 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="43C1AEF2" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00ED1221" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
-[...123 lines deleted...]
-          <w:p w:rsidR="00ED1221" w:rsidRPr="00382208" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
+          <w:p w14:paraId="78614F41" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="482A6C8B" w14:textId="0FD5658B" w:rsidR="00BB0629" w:rsidRPr="00AE0B4E" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E92FB1F" w14:textId="2A1D099C" w:rsidR="00BB0629" w:rsidRPr="00AE0B4E" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07B899F3" w14:textId="63131358" w:rsidR="00BB0629" w:rsidRPr="00D115B6" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB0629" w:rsidRPr="004C09E9" w14:paraId="4552EB7C" w14:textId="77777777" w:rsidTr="000F65D0">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45C72CB3" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00ED1221" w:rsidRDefault="00ED1221" w:rsidP="00ED1221">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="050AAB91" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRPr="00DE7504" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="056499AB" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F67ED3D" w14:textId="77777777" w:rsidR="00BB0629" w:rsidRPr="00F9425B" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51053F3C" w14:textId="1E80F373" w:rsidR="00BB0629" w:rsidRPr="00600AF7" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5157C739" w14:textId="4613D6A1" w:rsidR="00BB0629" w:rsidRPr="00600AF7" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0094517F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F82BB29" w14:textId="6F13E23D" w:rsidR="00BB0629" w:rsidRPr="00D115B6" w:rsidRDefault="00BB0629" w:rsidP="000E3777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...117 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005546C8">
-[...2460 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="50C8AA6A" w14:textId="6B3E1AB1" w:rsidR="00B75BC9" w:rsidRDefault="00B75BC9" w:rsidP="00B61B20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A72F6" w:rsidRPr="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="4892EAB7" w14:textId="77777777" w:rsidR="00B75BC9" w:rsidRDefault="00B75BC9">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...4973 lines deleted...]
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="003D1DA0">
+    <w:p w14:paraId="78518A93" w14:textId="77777777" w:rsidR="006A439D" w:rsidRPr="00AE0B4E" w:rsidRDefault="006A439D" w:rsidP="00B61B20">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
-        <w:gridCol w:w="1134"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="7087"/>
+        <w:gridCol w:w="2257"/>
+        <w:gridCol w:w="2478"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00AE0B4E" w14:paraId="54EB4106" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="0FCF0FFB" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15A4D9B1" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="7040160B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1939" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="659A8D6B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00EB78D8" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="11635" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11822" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="75303196" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00DE7504" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">І </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="004945DC" w14:paraId="73368148" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="602A74FE" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...23 lines deleted...]
-              <w:t>/н</w:t>
+          <w:p w14:paraId="57D7311A" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7583A3CF" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="56303595" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="128478DD" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1D60B1" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE0B4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004945DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>адач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25135F29" w14:textId="7D56AB25" w:rsidR="00B61B20" w:rsidRDefault="00B75BC9" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:t>Посилання</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Авдиторія</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00880F46" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00BD125E" w:rsidRPr="00C764F6" w14:paraId="3A39479C" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="488"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
+          <w:p w14:paraId="0D0A9BC0" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004945DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Понеділок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B05BA23" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004945DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C2C30E" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BC1D11F" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45804E5B" w14:textId="6238F264" w:rsidR="00BD125E" w:rsidRPr="00E31512" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="664AC675" w14:textId="0B322B26" w:rsidR="00BD125E" w:rsidRPr="00E31512" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1874D378" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00513DB1" w:rsidRDefault="00C764F6" w:rsidP="00A1142A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...113 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>emi</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>bwze</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>jny</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00A1142A" w:rsidRPr="00513DB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DAC68B1" w14:textId="3E068F65" w:rsidR="00F478B0" w:rsidRPr="00E31512" w:rsidRDefault="00F478B0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Педагогічне партнерство закладів дошкільної освіти у вихованні дітей</w:t>
-[...200 lines deleted...]
-            </w:hyperlink>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00BD125E" w:rsidRPr="00D81A64" w14:paraId="6B5819CD" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00291DCF">
+          <w:p w14:paraId="427D086F" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00291DCF">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="51B95F38" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...68 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F86B977" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E85E710" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71FE5309" w14:textId="5B6159ED" w:rsidR="00BD125E" w:rsidRPr="00E31512" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Гра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>формуванні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>особистості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C474C8" w14:textId="243A77EE" w:rsidR="00BD125E" w:rsidRPr="00A1142A" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC107E1" w14:textId="649B0F8A" w:rsidR="00BD125E" w:rsidRPr="00A1142A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...78 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00BD125E" w:rsidRPr="00C764F6" w14:paraId="763A088D" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00291DCF">
+          <w:p w14:paraId="2DE2D039" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00291DCF">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="715AF332" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...68 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4930B2DC" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C4A78C3" w14:textId="77777777" w:rsidR="00BD125E" w:rsidRPr="00F9425B" w:rsidRDefault="00BD125E" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0007BEB0" w14:textId="5367BB7F" w:rsidR="00BD125E" w:rsidRPr="004D3FD0" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методика </w:t>
+            </w:r>
+            <w:r w:rsidR="004D3FD0" w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ознайомлення з довкіллям дітей раннього  і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004D3FD0" w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>дошк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004D3FD0" w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>. віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442B2481" w14:textId="60D7FF63" w:rsidR="00BD125E" w:rsidRPr="004D3FD0" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4624360A" w14:textId="272CDBEE" w:rsidR="00BD125E" w:rsidRPr="000F65D0" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...79 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>kxv</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>hxet</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>piq</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="000F65D0" w:rsidRPr="000F65D0">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00E31512" w:rsidRPr="00D81A64" w14:paraId="0A44A9E4" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="2B671125" w14:textId="77777777" w:rsidR="00E31512" w:rsidRPr="00F9425B" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2C097F1A" w14:textId="77777777" w:rsidR="00E31512" w:rsidRPr="00F9425B" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...21 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="035DC6F1" w14:textId="77777777" w:rsidR="00E31512" w:rsidRPr="00F9425B" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...35 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="3FA5AB65" w14:textId="77777777" w:rsidR="00E31512" w:rsidRPr="00F9425B" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51AD2319" w14:textId="3A4AA3CD" w:rsidR="00E31512" w:rsidRPr="004D3FD0" w:rsidRDefault="004D3FD0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методика ознайомлення з довкіллям дітей раннього  і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>дошк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>. віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A285503" w14:textId="56717422" w:rsidR="00E31512" w:rsidRPr="004D3FD0" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7852599C" w14:textId="6C87BF76" w:rsidR="00E31512" w:rsidRPr="00E31512" w:rsidRDefault="00E31512" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...47 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00880F46" w:rsidTr="0027002D">
+      <w:tr w:rsidR="000E368B" w:rsidRPr="00D8063F" w14:paraId="48963392" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
+          <w:p w14:paraId="073638D1" w14:textId="77777777" w:rsidR="000E368B" w:rsidRPr="00F9425B" w:rsidRDefault="000E368B" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="462E6B1D" w14:textId="77777777" w:rsidR="000E368B" w:rsidRPr="00F9425B" w:rsidRDefault="000E368B" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
+          <w:p w14:paraId="7DD0126B" w14:textId="77777777" w:rsidR="000E368B" w:rsidRPr="00F9425B" w:rsidRDefault="000E368B" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="325F9FBD" w14:textId="77777777" w:rsidR="000E368B" w:rsidRPr="00F9425B" w:rsidRDefault="000E368B" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="197FDBB9" w14:textId="6776796A" w:rsidR="000E368B" w:rsidRPr="00E31512" w:rsidRDefault="000E368B" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="591CF550" w14:textId="73FA615F" w:rsidR="000E368B" w:rsidRPr="00E31512" w:rsidRDefault="000E368B" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46FBE53D" w14:textId="094550AA" w:rsidR="000E368B" w:rsidRPr="000F65D0" w:rsidRDefault="000E368B" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D3FD0" w:rsidRPr="00C764F6" w14:paraId="71491517" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45453CC8" w14:textId="77777777" w:rsidR="004D3FD0" w:rsidRPr="00F9425B" w:rsidRDefault="004D3FD0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C39AF35" w14:textId="77777777" w:rsidR="004D3FD0" w:rsidRPr="00F9425B" w:rsidRDefault="004D3FD0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0342F9" w14:textId="77777777" w:rsidR="004D3FD0" w:rsidRPr="00F9425B" w:rsidRDefault="004D3FD0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="442CFF35" w14:textId="77777777" w:rsidR="004D3FD0" w:rsidRPr="00F9425B" w:rsidRDefault="004D3FD0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D47694D" w14:textId="08E38427" w:rsidR="004D3FD0" w:rsidRPr="004D3FD0" w:rsidRDefault="004D3FD0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Виховання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>толерантності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079F68AC" w14:textId="59189828" w:rsidR="004D3FD0" w:rsidRPr="00E31512" w:rsidRDefault="004D3FD0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="097F3CB8" w14:textId="433445A0" w:rsidR="004D3FD0" w:rsidRPr="000F65D0" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/mdm-egtj-ggk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00C764F6" w14:paraId="2EBA1F68" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBB00AE" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7015C749" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8B1E94" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A20CC57" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="274BDE67" w14:textId="1B5184AB" w:rsidR="000F65D0" w:rsidRPr="004D3FD0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Виховання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>толерантності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="249FE31F" w14:textId="64267B5A" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24D8DD9A" w14:textId="2FE0647C" w:rsidR="000F65D0" w:rsidRPr="000F65D0" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/mdm-egtj-ggk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="007D61DA" w14:paraId="2109BFEA" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3553B70B" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A1E7CD" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49469643" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33FF6CAB" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F8BE46" w14:textId="5CBF8CC1" w:rsidR="000F65D0" w:rsidRPr="004D3FD0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29A881AF" w14:textId="6D40746E" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4083F2E3" w14:textId="44DCFF71" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="007D61DA" w14:paraId="217CCC6C" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="603B6643" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61CEF10E" w14:textId="7BC5AAD6" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B028252" w14:textId="2345999F" w:rsidR="000F65D0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A4E74A2" w14:textId="79AD7A19" w:rsidR="000F65D0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD3374" w14:textId="61A12E2B" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070BE9B9" w14:textId="3B87BE6D" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F1205FE" w14:textId="1F0461A5" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="007D61DA" w14:paraId="5D649ECE" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBB1B7B" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641A2C20" w14:textId="1D74808B" w:rsidR="000F65D0" w:rsidRPr="00B54019" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B1BBDC9" w14:textId="40232AC6" w:rsidR="000F65D0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="524CB304" w14:textId="202CC8BF" w:rsidR="000F65D0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="637C88FA" w14:textId="47BD126B" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B9FC792" w14:textId="7F7507E7" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB80354" w14:textId="0622BD3A" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00C764F6" w14:paraId="65F95453" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E14387F" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38C8145D" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC1FE69" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2349FF0D" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68CA67C4" w14:textId="35E3A9D6" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи образ</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>истецтва з метод</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> навчання дітей раннього та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>дош</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37FBC66F" w14:textId="31FA5C27" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50F8704F" w14:textId="140C54D4" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>xix</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>jqpz</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>vja</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="000F65D0">
+              <w:rPr>
+                <w:rStyle w:val="a5"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1155CC"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00193FBE" w14:paraId="3C2E59E9" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2924D4E3" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0507CF0D" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="179EDD3F" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="449A8437" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76CF1302" w14:textId="7B40D7BF" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи образ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>истецтва з метод</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> навчання дітей раннього та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>дош</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01193C8D" w14:textId="6C71DF0A" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40349469" w14:textId="6FD6A4CB" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00C764F6" w14:paraId="73BE4F37" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="593C15D0" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="711DA20E" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18DED698" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37DB4116" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="715CC7D9" w14:textId="7811D66B" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Гра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>формуванні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>особистості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F6BCE64" w14:textId="5F5BC4AD" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35D97DDD" w14:textId="0CFA5ECB" w:rsidR="000F65D0" w:rsidRPr="00A1142A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00C764F6" w14:paraId="3B331006" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F1D934" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67269334" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEA20A2" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29F2D286" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63833931" w14:textId="2747AFF6" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Гра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>формуванні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>особистості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C35F6D3" w14:textId="04362712" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D4AD750" w14:textId="7C135062" w:rsidR="000F65D0" w:rsidRPr="00A1142A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00D8063F" w14:paraId="446F565A" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="0027002D" w:rsidRPr="002F0A5C" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30FA88AD" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="165A2E2A" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA9C884" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="387E3FD4" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E63739E" w14:textId="7AFD90D0" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="285758CE" w14:textId="5BE4FE53" w:rsidR="000F65D0" w:rsidRPr="00E31512" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39F69999" w14:textId="74E8A6FE" w:rsidR="000F65D0" w:rsidRPr="000F65D0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1142A" w:rsidRPr="00C764F6" w14:paraId="74D72617" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E509761" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74CC5886" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6D0949" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="180A120F" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55638970" w14:textId="78490062" w:rsidR="00A1142A" w:rsidRPr="004D3FD0" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2771"/>
                 <w:tab w:val="center" w:pos="3359"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дошкільна педагогіка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="669C6C2C" w14:textId="1A7B98BF" w:rsidR="00A1142A" w:rsidRPr="007D61DA" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19EEAFB3" w14:textId="0747BB9D" w:rsidR="00A1142A" w:rsidRPr="007D61DA" w:rsidRDefault="00C764F6" w:rsidP="00A1142A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>kxv</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>hxet</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                </w:rPr>
+                <w:t>piq</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1142A" w:rsidRPr="00191B98" w14:paraId="1F3637CE" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDD25CE" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B004DF1" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65BAE500" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF011A8" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DE24003" w14:textId="63E4A1D8" w:rsidR="00A1142A" w:rsidRPr="004D3FD0" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D3FD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дошкільна педагогіка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BBE6EBC" w14:textId="35B4D653" w:rsidR="00A1142A" w:rsidRPr="00A64F28" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13AAEC41" w14:textId="75D71A8A" w:rsidR="00A1142A" w:rsidRPr="000E368B" w:rsidRDefault="00A1142A" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Дитяча література</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00707385" w14:paraId="45552EBD" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E07AA88" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0726154D" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0BE20B" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71EBAD3D" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7961F6EA" w14:textId="39AF85C8" w:rsidR="000F65D0" w:rsidRPr="00A64F28" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="AngsanaUPC" w:hAnsi="AngsanaUPC" w:cs="AngsanaUPC"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E4A75A8" w14:textId="7C829C35" w:rsidR="000F65D0" w:rsidRPr="00A64F28" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4990713E" w14:textId="2DA9D6D7" w:rsidR="000F65D0" w:rsidRPr="000E368B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00C764F6" w14:paraId="12B362CE" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="154"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEEF2FB" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П’ятниця</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEC7DB8" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="579FE378" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE65474" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E42A229" w14:textId="42698E84" w:rsidR="000F65D0" w:rsidRPr="004D3FD0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи інклюзивної освіти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D53C554" w14:textId="651E3C56" w:rsidR="000F65D0" w:rsidRPr="00F007B6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31C5F777" w14:textId="055774BF" w:rsidR="000F65D0" w:rsidRPr="00A1142A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Маляр Л. В.</w:t>
-[...32 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...5 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...5 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...5 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...5 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...5 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...5 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...5 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...15 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>pkd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...15 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>xkwy</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...1045 lines deleted...]
-              </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00BA3DDA" w:rsidRPr="00B10D8E">
-[...6 lines deleted...]
-                <w:t>zgr</w:t>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>eus</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00BA3DDA">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidTr="0027002D">
-[...867 lines deleted...]
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00880F46" w:rsidTr="0027002D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00F9425B" w14:paraId="656E975A" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
+          <w:p w14:paraId="06E232C2" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2EC1FF9D" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
-[...64 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6377FA48" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC98A9B" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AD705BF" w14:textId="6F1D8BAC" w:rsidR="000F65D0" w:rsidRPr="00F007B6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи інклюзивної освіти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16043506" w14:textId="7C5E9CBC" w:rsidR="000F65D0" w:rsidRPr="00F007B6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A72E958" w14:textId="10849E93" w:rsidR="000F65D0" w:rsidRPr="00A1142A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00C764F6" w14:paraId="298765E4" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB15559" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5424289F" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A374E2E" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BEFC34" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67DE00EC" w14:textId="306FE70D" w:rsidR="000F65D0" w:rsidRPr="00F007B6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Гра</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>формуванні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>особистості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>дошкільника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AD65A1D" w14:textId="4FFF9D7C" w:rsidR="000F65D0" w:rsidRPr="00F007B6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E31512">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> З. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C4BF875" w14:textId="6C939D69" w:rsidR="000F65D0" w:rsidRPr="00A1142A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Становлення і розвиток дошкільної освіти в Закарпатті</w:t>
-[...100 lines deleted...]
-                <w:t>meet.google.com/</w:t>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="0027002D" w:rsidRPr="0027002D">
-[...8 lines deleted...]
-                <w:t>mer-pbga-oez</w:t>
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="0027002D" w:rsidRPr="002F0A5C" w:rsidRDefault="0027002D" w:rsidP="00D4756D">
-[...11 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidTr="0027002D">
-[...1193 lines deleted...]
-      <w:tr w:rsidR="007A72F6" w:rsidTr="0027002D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00F9425B" w14:paraId="1798875E" w14:textId="77777777" w:rsidTr="00A1142A">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="4A5C96F2" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D17A7D1" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...51 lines deleted...]
-                <w:sz w:val="4"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DD7F6" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA2ECCF" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18637F2B" w14:textId="0A74B57C" w:rsidR="000F65D0" w:rsidRPr="007D61DA" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C12506A" w14:textId="758F030B" w:rsidR="000F65D0" w:rsidRPr="007D61DA" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25A3CA67" w14:textId="3F9980B6" w:rsidR="000F65D0" w:rsidRPr="00D115B6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...36 lines deleted...]
-              <w:jc w:val="center"/>
+      </w:tr>
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00F9425B" w14:paraId="5B507F64" w14:textId="77777777" w:rsidTr="00A1142A">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B790780" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="4"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D2194EA" w14:textId="6B694B8B" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C5A9F8F" w14:textId="37B1D64D" w:rsidR="000F65D0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BA826E3" w14:textId="3C7707AA" w:rsidR="000F65D0" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CE8A8B5" w14:textId="04E4262F" w:rsidR="000F65D0" w:rsidRPr="007D61DA" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="449D0437" w14:textId="3A630C85" w:rsidR="000F65D0" w:rsidRPr="007D61DA" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B7915D" w14:textId="1BC8FFFD" w:rsidR="000F65D0" w:rsidRPr="000E368B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="7C97E794" w14:textId="77777777" w:rsidR="0007027B" w:rsidRPr="0007027B" w:rsidRDefault="0007027B" w:rsidP="00B61B20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="6748"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00F9425B" w14:paraId="44655F7D" w14:textId="77777777" w:rsidTr="00B61B20">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="58F8D632" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="5D3E1973" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="32633016" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="223897A2" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="701DDAF2" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="0082009C" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>І</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ІІ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">І </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00F9425B" w14:paraId="24983239" w14:textId="77777777" w:rsidTr="00757B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="000D15B5" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...23 lines deleted...]
-              <w:t>/н</w:t>
+          <w:p w14:paraId="11066552" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="3D69C6D8" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00396C6F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="1DFE1B9D" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="387620D0" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="26D5B00B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="6ECF5FB9" w14:textId="7A61C9FD" w:rsidR="00B61B20" w:rsidRPr="00757B93" w:rsidRDefault="00757B93" w:rsidP="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidTr="00170634">
+      <w:tr w:rsidR="00257667" w:rsidRPr="00F9425B" w14:paraId="0DE5BDC3" w14:textId="77777777" w:rsidTr="005C6AA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DBEB2A" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FD983A5" w14:textId="2EBF1721" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="569C4587" w14:textId="6B7964F3" w:rsidR="00257667" w:rsidRPr="005C6AA9" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44243E29" w14:textId="2B22A3E2" w:rsidR="00257667" w:rsidRPr="005C6AA9" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D7176DF" w14:textId="10E06ADD" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи педагогічних досліджень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44EA29E5" w14:textId="0C706333" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Староста В. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66560AB5" w14:textId="710973E8" w:rsidR="00257667" w:rsidRDefault="00C764F6" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>eiz</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>zwwb</w:t>
+              </w:r>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00257667" w:rsidRPr="00073B2D">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ytb</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00257667" w:rsidRPr="005C6AA9" w14:paraId="1797CAFF" w14:textId="77777777" w:rsidTr="005C6AA9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA26D66" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144BA92A" w14:textId="73E72AB9" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35A57232" w14:textId="5CD7F0FE" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="271ABC03" w14:textId="634529FF" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47AB7C62" w14:textId="4E9A56DF" w:rsidR="00257667" w:rsidRPr="00DD24D3" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи педагогічних досліджень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18CF8569" w14:textId="12037D76" w:rsidR="00257667" w:rsidRPr="00DD24D3" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Староста В. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C3DBD65" w14:textId="77777777" w:rsidR="00257667" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00556173" w:rsidRPr="0094517F" w14:paraId="0D655010" w14:textId="77777777" w:rsidTr="005C6AA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          <w:p w14:paraId="7DCB6B7A" w14:textId="77777777" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              <w:t>І</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7FE71F0D" w14:textId="065EDDF7" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...15 lines deleted...]
-              <w:t>11.20</w:t>
+          <w:p w14:paraId="609F401D" w14:textId="2FF8A2DF" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="586B8541" w14:textId="708D2239" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRPr="00DA670E" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...19 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="2FE3FDF5" w14:textId="763671D0" w:rsidR="00556173" w:rsidRPr="00DD24D3" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...28 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="589276B2" w14:textId="19448F34" w:rsidR="00556173" w:rsidRPr="00DD24D3" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05E06A93" w14:textId="68943866" w:rsidR="00556173" w:rsidRPr="007401FA" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidTr="00170634">
+      <w:tr w:rsidR="005C6AA9" w:rsidRPr="00717BB7" w14:paraId="7F14F887" w14:textId="77777777" w:rsidTr="005C6AA9">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          <w:p w14:paraId="02BD344F" w14:textId="77777777" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>ІІ</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2F8C5A8C" w14:textId="00760FCC" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="367A67E8" w14:textId="7166C88C" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...86 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="10F0FEDC" w14:textId="0F289162" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="086DEDA8" w14:textId="2C5CBCD1" w:rsidR="005C6AA9" w:rsidRPr="00DD24D3" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C42EE31" w14:textId="132277DB" w:rsidR="005C6AA9" w:rsidRPr="00DD24D3" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB8B56E" w14:textId="474A81CE" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidTr="00170634">
+      <w:tr w:rsidR="005C6AA9" w:rsidRPr="00717BB7" w14:paraId="6CAB3D89" w14:textId="77777777" w:rsidTr="005C6AA9">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          <w:p w14:paraId="628F3C64" w14:textId="77777777" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="2C0CB128" w14:textId="7DAD3289" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7DF5036D" w14:textId="0D3A0045" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...86 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="3B9159C5" w14:textId="53C6D082" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="522DA711" w14:textId="3553637E" w:rsidR="005C6AA9" w:rsidRPr="00DD24D3" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C6F2279" w14:textId="5B1C9DDB" w:rsidR="005C6AA9" w:rsidRPr="00DD24D3" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E8A59FF" w14:textId="1062A497" w:rsidR="005C6AA9" w:rsidRPr="00F9425B" w:rsidRDefault="005C6AA9" w:rsidP="005C6AA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidTr="00170634">
-[...217 lines deleted...]
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00880F46" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00257667" w:rsidRPr="0094517F" w14:paraId="3D62204A" w14:textId="77777777" w:rsidTr="007D61DA">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
-          </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00AF713C">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12EE72D1" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...10 lines deleted...]
-            <w:r>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60B76B0E" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>11.20</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7792DB96" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...22 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57FF1216" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00CB057A" w:rsidRDefault="0027002D" w:rsidP="00AF713C">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="6F65B4EC" w14:textId="5C684375" w:rsidR="00257667" w:rsidRPr="00F62BE5" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB79BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика формування елементарних математичних уявлень у дітей раннього та дошкільного віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00CB057A" w:rsidRDefault="0027002D" w:rsidP="00AF713C">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2BDAC742" w14:textId="26F0BC0B" w:rsidR="00257667" w:rsidRPr="00F62BE5" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Шикітка</w:t>
+              <w:t>Повідайчик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Г. М.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+              <w:t xml:space="preserve"> О. С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...35 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
+          </w:tcPr>
+          <w:p w14:paraId="080380BA" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007401FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B2144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>povid_o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6E0C8A39" w14:textId="77777777" w:rsidR="00257667" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41311B4F" w14:textId="77777777" w:rsidR="00257667" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33B9572B" w14:textId="77777777" w:rsidR="00257667" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="031AFCD5" w14:textId="32EDD05F" w:rsidR="00257667" w:rsidRPr="00A1142A" w:rsidRDefault="00C764F6" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0</w:t>
+              </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00C7104D" w:rsidRPr="00A1142A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00CB057A" w:rsidTr="0027002D">
-[...208 lines deleted...]
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00CB057A" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00257667" w:rsidRPr="007F36E0" w14:paraId="3F31A0FC" w14:textId="77777777" w:rsidTr="007D61DA">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00170634">
+          <w:p w14:paraId="787D9777" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>ІІІ</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0528A63F" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00170634">
-[...15 lines deleted...]
-              <w:t>14.40</w:t>
+          <w:p w14:paraId="037E75AA" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00170634">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="2574A5C5" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00CB057A" w:rsidRDefault="0027002D" w:rsidP="00170634">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="07083416" w14:textId="7C5E553C" w:rsidR="00257667" w:rsidRPr="00F62BE5" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB79BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика формування елементарних математичних уявлень у дітей раннього та дошкільного віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00CB057A" w:rsidRDefault="0027002D" w:rsidP="00170634">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="60C2E856" w14:textId="49F8DA21" w:rsidR="00257667" w:rsidRPr="00F62BE5" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Шикітка</w:t>
+              <w:t>Повідайчик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Г. М.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+              <w:t xml:space="preserve"> О. С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30581BDC" w14:textId="418C1AF3" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF713C" w:rsidRPr="00CB057A" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00257667" w:rsidRPr="00F4498F" w14:paraId="55C71874" w14:textId="77777777" w:rsidTr="000F65D0">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
+          <w:p w14:paraId="6DF9CA1F" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="007D1713">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...23 lines deleted...]
-              <w:t>V</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22CBFAA7" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="007D1713">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
-[...15 lines deleted...]
-              <w:t>16.20</w:t>
+          <w:p w14:paraId="065BA805" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="007D1713">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
-[...149 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="05498902" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="007D1713">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7119C640" w14:textId="417BEBDB" w:rsidR="00257667" w:rsidRPr="00257667" w:rsidRDefault="00257667" w:rsidP="007D1713">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00257667">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дитяча література</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04D76BC1" w14:textId="724DF107" w:rsidR="00257667" w:rsidRPr="00257667" w:rsidRDefault="00257667" w:rsidP="007D1713">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00257667">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Маляр Л.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="574D912C" w14:textId="36F2A855" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="007D1713">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF713C" w:rsidRPr="00CB057A" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00257667" w:rsidRPr="00F4498F" w14:paraId="0FC9E250" w14:textId="77777777" w:rsidTr="000F65D0">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
+          <w:p w14:paraId="52020151" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31F95ED6" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
-[...15 lines deleted...]
-              <w:t>18.00</w:t>
+          <w:p w14:paraId="46B80C7C" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="1DC3DB99" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
-[...13 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="7DCC3B4B" w14:textId="43808D9C" w:rsidR="00257667" w:rsidRPr="00257667" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00257667">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дитяча література</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF713C" w:rsidRDefault="00AF713C" w:rsidP="00170634">
-[...13 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="1F0BADB9" w14:textId="35C57B4E" w:rsidR="00257667" w:rsidRPr="00257667" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00257667">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Маляр Л.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E146741" w14:textId="77777777" w:rsidR="00257667" w:rsidRPr="00F9425B" w:rsidRDefault="00257667" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00CB057A" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00556173" w:rsidRPr="007F36E0" w14:paraId="395CF9E4" w14:textId="77777777" w:rsidTr="009A782B">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          </w:tcPr>
+          <w:p w14:paraId="5A58AE56" w14:textId="77777777" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...11 lines deleted...]
-            <w:r>
+          </w:tcPr>
+          <w:p w14:paraId="17250691" w14:textId="78762C76" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          </w:tcPr>
+          <w:p w14:paraId="02799CAE" w14:textId="606095C1" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          </w:tcPr>
+          <w:p w14:paraId="0E7C74F0" w14:textId="140A6BCB" w:rsidR="00556173" w:rsidRPr="00F9425B" w:rsidRDefault="00556173" w:rsidP="00556173">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRPr="00DA670E" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...19 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="579ED7BB" w14:textId="0D99AB93" w:rsidR="00556173" w:rsidRPr="00FB79BE" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...29 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="03C708CA" w14:textId="251ABB8C" w:rsidR="00556173" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A8D76C" w14:textId="05B9F6DB" w:rsidR="00556173" w:rsidRPr="007401FA" w:rsidRDefault="00556173" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00CB057A" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00A1142A" w:rsidRPr="00C764F6" w14:paraId="60CF181B" w14:textId="77777777" w:rsidTr="00556173">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFBC54B" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCCAADC" w14:textId="68949FFA" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65C380E1" w14:textId="0D56FAAC" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1834121B" w14:textId="5CDB47C3" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A74B89" w14:textId="689327C6" w:rsidR="00A1142A" w:rsidRPr="00257667" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мікросоціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D098350" w14:textId="65D94D4F" w:rsidR="00A1142A" w:rsidRPr="007D1713" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FF64EA" w14:textId="52BA3E09" w:rsidR="00A1142A" w:rsidRPr="00061399" w:rsidRDefault="00C764F6" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...181 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00CB057A" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00A1142A" w:rsidRPr="0094517F" w14:paraId="2CF07555" w14:textId="77777777" w:rsidTr="00556173">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          <w:p w14:paraId="03DCBF5F" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00257667">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...11 lines deleted...]
-            <w:r>
+          </w:tcPr>
+          <w:p w14:paraId="46A64C3E" w14:textId="28CA366E" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>14.40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="74C7D138" w14:textId="635CF548" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...59 lines deleted...]
-          <w:p w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidRDefault="00170634" w:rsidP="00170634">
+          </w:tcPr>
+          <w:p w14:paraId="30B2445C" w14:textId="003AA526" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41F5505E" w14:textId="3D1BAC85" w:rsidR="00A1142A" w:rsidRPr="007D1713" w:rsidRDefault="00A1142A" w:rsidP="00257667">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мікросоціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B1902E8" w14:textId="69B648F3" w:rsidR="00A1142A" w:rsidRPr="007D1713" w:rsidRDefault="00A1142A" w:rsidP="00257667">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Товканець</w:t>
+              <w:t>Орос</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Г. В.</w:t>
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve"> О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0991798B" w14:textId="4A3FD53F" w:rsidR="00A1142A" w:rsidRPr="00061399" w:rsidRDefault="00A1142A" w:rsidP="00257667">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00CB057A" w:rsidTr="00D4756D">
-[...219 lines deleted...]
-      <w:tr w:rsidR="0027002D" w:rsidRPr="00880F46" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00A1142A" w:rsidRPr="00F9425B" w14:paraId="029535DA" w14:textId="77777777" w:rsidTr="00556173">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD1FB53" w14:textId="77777777" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55A35087" w14:textId="7096D00E" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75553FC7" w14:textId="64DE5C0C" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="627CB558" w14:textId="417E2FDF" w:rsidR="00A1142A" w:rsidRPr="00F9425B" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6545DB24" w14:textId="6EBDE2FD" w:rsidR="00A1142A" w:rsidRPr="007D1713" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F4DCAE" w14:textId="46776DD8" w:rsidR="00A1142A" w:rsidRPr="007D1713" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23C2C891" w14:textId="051E1895" w:rsidR="00A1142A" w:rsidRPr="00061399" w:rsidRDefault="00A1142A" w:rsidP="00556173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Четвер</w:t>
-[...233 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00ED5B7A" w:rsidRPr="00C764F6" w14:paraId="7C0CD613" w14:textId="77777777" w:rsidTr="00073B2D">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00170634">
+          <w:p w14:paraId="20DC200D" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>ІІ</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C65722" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>13.00</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0986F9" w14:textId="7C3D079B" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...22 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8BCD35" w14:textId="289F5F7F" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00A50038" w:rsidRDefault="0027002D" w:rsidP="00170634">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="7D4C406B" w14:textId="374C4B42" w:rsidR="00ED5B7A" w:rsidRPr="00FB79BE" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагогіка Марії </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED5B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Монтессорі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRPr="00A50038" w:rsidRDefault="0027002D" w:rsidP="00170634">
+          <w:p w14:paraId="715044BA" w14:textId="03C4B208" w:rsidR="00ED5B7A" w:rsidRPr="00FB79BE" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A50038">
-[...4 lines deleted...]
-              <w:t>Кухта</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A50038">
-[...24 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F697727" w14:textId="77F2B738" w:rsidR="00ED5B7A" w:rsidRPr="00061399" w:rsidRDefault="00C764F6" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kxv</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>hxet</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>piq</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="000F65D0" w:rsidRPr="00061399">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027002D" w:rsidTr="0027002D">
+      <w:tr w:rsidR="00ED5B7A" w:rsidRPr="00F62BE5" w14:paraId="5ECCD48C" w14:textId="77777777" w:rsidTr="00073B2D">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0027002D" w:rsidRDefault="0027002D" w:rsidP="00170634">
+          <w:p w14:paraId="137D9EFA" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>ІІІ</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55488AE6" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>14.40</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B058E97" w14:textId="1EE20E79" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3C2C6A" w14:textId="1E4BF84D" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4280DE7C" w14:textId="6FAF818F" w:rsidR="00ED5B7A" w:rsidRPr="00FB79BE" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагогіка Марії </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A50038">
-[...4 lines deleted...]
-              <w:t>Кухта</w:t>
+            <w:r w:rsidRPr="00ED5B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Монтессорі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A50038">
-[...10 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64E41E2D" w14:textId="7776D02E" w:rsidR="00ED5B7A" w:rsidRPr="00FB79BE" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E668A1A" w14:textId="4C2B14C2" w:rsidR="00ED5B7A" w:rsidRPr="00061399" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidTr="000B5A0B">
+      <w:tr w:rsidR="00061399" w:rsidRPr="00F62BE5" w14:paraId="2F10B49D" w14:textId="77777777" w:rsidTr="00073B2D">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          <w:p w14:paraId="7302D52D" w14:textId="77777777" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00061399" w:rsidP="00061399">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>V</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB902C7" w14:textId="77777777" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>16.20</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAC67A2" w14:textId="75F9B474" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...62 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33107570" w14:textId="3B29B7C1" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>15.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19761D63" w14:textId="4EE336EE" w:rsidR="00061399" w:rsidRPr="005E127A" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Минда</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>іч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>спілкування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E127A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E127A" w:rsidRPr="005E127A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(з 10.09!)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63520E51" w14:textId="652A4A92" w:rsidR="00061399" w:rsidRPr="00FB79BE" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA3DDA">
-[...4 lines deleted...]
-              <w:t>англ</w:t>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кухта</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA3DDA">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DFC31D6" w14:textId="2BC82D05" w:rsidR="00061399" w:rsidRPr="00061399" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170634" w:rsidRPr="00D4756D" w:rsidTr="000B5A0B">
+      <w:tr w:rsidR="00061399" w:rsidRPr="00C764F6" w14:paraId="557ED637" w14:textId="77777777" w:rsidTr="00757B93">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
+          <w:p w14:paraId="2EEDA4A8" w14:textId="77777777" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00061399" w:rsidP="00061399">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD28EA8" w14:textId="77777777" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="41B7A3C4" w14:textId="4235D3AB" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...13 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="3D125CDC" w14:textId="154741F8" w:rsidR="00061399" w:rsidRPr="00F9425B" w:rsidRDefault="00056171" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17:20</w:t>
+            </w:r>
+            <w:r w:rsidR="00061399">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="048148C8" w14:textId="3AF11C9B" w:rsidR="00061399" w:rsidRPr="005E127A" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>іч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>спілкування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005E127A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E127A" w:rsidRPr="005E127A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+              <w:t>(з 10.09!)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00170634" w:rsidRDefault="00170634" w:rsidP="00170634">
-[...16 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="6ED1C080" w14:textId="7BE65DCE" w:rsidR="00061399" w:rsidRPr="00FB79BE" w:rsidRDefault="00061399" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кухта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="7FD2CFE7" w14:textId="4FE46514" w:rsidR="00061399" w:rsidRPr="00061399" w:rsidRDefault="00C764F6" w:rsidP="00061399">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00865B92">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00865B92">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00865B92">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00865B92">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>hus-qvvm-inm</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00061399">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397D52" w:rsidRPr="00880F46" w:rsidTr="00F65442">
+      <w:tr w:rsidR="00A14057" w:rsidRPr="00C764F6" w14:paraId="7112DC4E" w14:textId="77777777" w:rsidTr="007D61DA">
         <w:trPr>
           <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
+          <w:p w14:paraId="7DECDB36" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02A2A1A7" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="34204109" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="546BC70B" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRPr="00CB057A" w:rsidRDefault="00397D52" w:rsidP="00170634">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="45BFDA7F" w14:textId="593A4206" w:rsidR="00A14057" w:rsidRPr="00FB79BE" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>іч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>спілкування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
+          <w:p w14:paraId="6C2E0A62" w14:textId="2B03B886" w:rsidR="00A14057" w:rsidRPr="00FB79BE" w:rsidRDefault="00A14057" w:rsidP="00A14057">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Розлуцька</w:t>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кухта</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...16 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D51400C" w14:textId="359B5428" w:rsidR="00A14057" w:rsidRPr="00061399" w:rsidRDefault="00C764F6" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="00865B92">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:bCs/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/bgt-ztfo-dxh</w:t>
+                <w:t>https://meet.google.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00865B92">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00865B92">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/hus-qvvm-inm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009961DE" w:rsidRPr="009961DE">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00A1142A" w:rsidRPr="00061399">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397D52" w:rsidRPr="00CB057A" w:rsidTr="00F65442">
+      <w:tr w:rsidR="00A14057" w:rsidRPr="00F9425B" w14:paraId="67308FA3" w14:textId="77777777" w:rsidTr="007D61DA">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9A9544" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="745D587F" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C18F7A6" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24E16A5B" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="00F9425B" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B9F0BC" w14:textId="48CAA613" w:rsidR="00A14057" w:rsidRPr="00156B93" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>іч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>спілкування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="565547AB" w14:textId="215205FD" w:rsidR="00A14057" w:rsidRPr="00156B93" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кухта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D1713">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20AB5034" w14:textId="2F031649" w:rsidR="00A14057" w:rsidRPr="00061399" w:rsidRDefault="00A14057" w:rsidP="00A14057">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...178 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397D52" w:rsidRPr="00CB057A" w:rsidTr="00F65442">
+      <w:tr w:rsidR="00ED5B7A" w:rsidRPr="00D13570" w14:paraId="4A929FD8" w14:textId="77777777" w:rsidTr="007D61DA">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D035B9F" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DEC2D3" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40E4C6E2" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23AEA8B7" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E8B3B6F" w14:textId="5C61B943" w:rsidR="00ED5B7A" w:rsidRPr="00156B93" w:rsidRDefault="00A14057" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Художня праця та основи дитячого дизайну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E74120D" w14:textId="44F9B054" w:rsidR="00ED5B7A" w:rsidRPr="00156B93" w:rsidRDefault="00A14057" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05E558F7" w14:textId="247AAC43" w:rsidR="00ED5B7A" w:rsidRPr="00061399" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...180 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397D52" w:rsidRPr="00CB057A" w:rsidTr="00F65442">
+      <w:tr w:rsidR="00ED5B7A" w:rsidRPr="00C764F6" w14:paraId="6A28A833" w14:textId="77777777" w:rsidTr="00757B93">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
+          <w:p w14:paraId="760B106F" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="218272E7" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
-[...15 lines deleted...]
-              <w:t>18.00</w:t>
+          <w:p w14:paraId="247ED612" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00397D52" w:rsidRDefault="00397D52" w:rsidP="00170634">
-[...75 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="30E73553" w14:textId="77777777" w:rsidR="00ED5B7A" w:rsidRPr="00F9425B" w:rsidRDefault="00ED5B7A" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30F58140" w14:textId="4A579BB1" w:rsidR="00ED5B7A" w:rsidRPr="00156B93" w:rsidRDefault="00A14057" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A14057">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Художня праця та основи дитячого дизайну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="556C54C2" w14:textId="40F0C2A4" w:rsidR="00ED5B7A" w:rsidRPr="00156B93" w:rsidRDefault="00A14057" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Милян</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ж.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37FC6E85" w14:textId="3963B011" w:rsidR="00ED5B7A" w:rsidRPr="00061399" w:rsidRDefault="00C764F6" w:rsidP="00ED5B7A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>kxv</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>hxet</w:t>
+              </w:r>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>piq</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00C7104D" w:rsidRPr="00061399">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="5E4F52E1" w14:textId="1825895D" w:rsidR="00757B93" w:rsidRDefault="00757B93" w:rsidP="00B61B20">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidRDefault="007A72F6" w:rsidP="007A72F6">
+    <w:p w14:paraId="73136A6E" w14:textId="77777777" w:rsidR="00757B93" w:rsidRDefault="00757B93">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA6AC1C" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00D13570" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="6748"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="00CB057A" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00D13570" w14:paraId="540EC3F0" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="242B67B8" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3036B97D" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="3E76BA5D" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13570">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="6BD86656" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00D13570" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13570">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="67DAE84D" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:t>І курс ОС «Магістр»</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12201" w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13570">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00D13570" w14:paraId="3FB1AD57" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="557FB297" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1EF333FB" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13570">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="731DF7F3" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D13570">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00D13570">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5FBE2853" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13570">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="1D1DEC85" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13570">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="2007612B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13570">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="56276099" w14:textId="1B01DF63" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00757B93" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="00880F46" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00C764F6" w14:paraId="35D7B9C8" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="1E53C1B1" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D13570">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:t>Понеділок</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Понеділо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>к</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...11 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="0E3A6A09" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="7202A0BA" w14:textId="7B453A41" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="69DCE805" w14:textId="08175DA8" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABDE9BF" w14:textId="013D1B1E" w:rsidR="000F65D0" w:rsidRPr="00983FA6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ОБЖЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00170634" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...19 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="42BD2DBC" w14:textId="7523C14B" w:rsidR="000F65D0" w:rsidRPr="00983FA6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Симочко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...17 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E906DF8" w14:textId="03694FA3" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
-[...5 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
-[...5 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bho</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
-[...5 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>xceo</w:t>
+              </w:r>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00602FAE" w:rsidRPr="00602FAE">
-[...1 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:r w:rsidR="000F65D0" w:rsidRPr="00172246">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC"/>
-[...1 lines deleted...]
-                <w:t>emo</w:t>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>kag</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="000F65D0" w:rsidRPr="000F65D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00983FA6" w14:paraId="5ADAB6E5" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
-          <w:trHeight w:val="511"/>
+          <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="2FFEFCB5" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6431776E" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>14.40</w:t>
+          <w:p w14:paraId="58BFA255" w14:textId="3A0537D9" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...77 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="4AC37BE2" w14:textId="1A903056" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4874613F" w14:textId="45B3A598" w:rsidR="000F65D0" w:rsidRPr="00983FA6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E7D8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ОБЖЗ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33C3870D" w14:textId="41122BE5" w:rsidR="000F65D0" w:rsidRPr="00F92683" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Симочко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...12 lines deleted...]
-                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F20DD67" w14:textId="027E31FE" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00983FA6" w14:paraId="5F5E4B46" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="13A76069" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="172A613B" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="4FE0DA0B" w14:textId="5E46938C" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...81 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="0019A806" w14:textId="289B061F" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="734FA15A" w14:textId="3663DF3E" w:rsidR="000F65D0" w:rsidRPr="00983FA6" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50EDFC39" w14:textId="797FC98B" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54F1E801" w14:textId="3E509386" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00983FA6" w14:paraId="307D44BB" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="3F7A9F43" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5E3C9738" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...18 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="55821CEE" w14:textId="4DB99B92" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...23 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9CAB47" w14:textId="54975C37" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...13 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="4463B44F" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...14 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="40091BBB" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="3879B764" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F72703" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00A836C4" w14:paraId="4D59663B" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F72703" w:rsidRDefault="00F72703" w:rsidP="00F72703">
+          <w:p w14:paraId="50C285C3" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F72703" w:rsidRDefault="00F72703" w:rsidP="00F72703">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="51925CC9" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F72703" w:rsidRDefault="00F72703" w:rsidP="00F72703">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="76FE67C7" w14:textId="42E27C7E" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F72703" w:rsidRDefault="00F72703" w:rsidP="00F72703">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="18E0388D" w14:textId="69006160" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72703" w:rsidRDefault="00F72703" w:rsidP="00F72703">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="6CE64B6B" w14:textId="759534C9" w:rsidR="000F65D0" w:rsidRPr="00A836C4" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Готовність дитини до навчання у школі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F72703" w:rsidRDefault="00F72703" w:rsidP="00F72703">
-[...28 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="59E82BAD" w14:textId="7817071D" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Васьків С. Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE06397" w14:textId="522B2437" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00A836C4" w14:paraId="1736F5AC" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="79B3BF1F" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7FB7F25B" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>14.40</w:t>
+          <w:p w14:paraId="4ED9950E" w14:textId="1CEE6D52" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="0C3807A4" w14:textId="3948C1AB" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...12 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="5C89D1FA" w14:textId="2678ECBB" w:rsidR="000F65D0" w:rsidRPr="00A836C4" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Готовність дитини до навчання у школі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...13 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="2E4954E3" w14:textId="081E8BE4" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Васьків С. Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:b/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E4A65FA" w14:textId="6D615894" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00A836C4" w14:paraId="334D8227" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="327B96C2" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4A53710F" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>16.20</w:t>
+          <w:p w14:paraId="7E252B74" w14:textId="5E1A3FE7" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...78 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="73010DA1" w14:textId="4CFF6154" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A74C982" w14:textId="1453066F" w:rsidR="000F65D0" w:rsidRPr="00A836C4" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D6348FB" w14:textId="6D133131" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24F3AD56" w14:textId="4A901F26" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="000F65D0" w:rsidRPr="00A836C4" w14:paraId="1040F948" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="3F86D7B4" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="330DDD72" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>18.00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="35F53C13" w14:textId="7C45A196" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...23 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0E80B1" w14:textId="1655020A" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...13 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="736BCD54" w14:textId="064AE0B5" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...13 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="09B11737" w14:textId="68D31EA0" w:rsidR="000F65D0" w:rsidRPr="00F9425B" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="69D44AA8" w14:textId="77777777" w:rsidR="000F65D0" w:rsidRPr="00C2468A" w:rsidRDefault="000F65D0" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="00563970" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00C764F6" w14:paraId="3FF9CDC4" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="27A8085D" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Середа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="74559D04" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="13759C5D" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="21FC63A5" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00563970" w:rsidRDefault="00563970" w:rsidP="00D4756D">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="6A876BD5" w14:textId="443B7341" w:rsidR="00D8063F" w:rsidRPr="00F92683" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00983FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика фізичного виховання дітей раннього та дошкільного віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00563970" w:rsidRDefault="00563970" w:rsidP="00D4756D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6840C1BD" w14:textId="37C16280" w:rsidR="00D8063F" w:rsidRPr="00F92683" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00563970">
-[...4 lines deleted...]
-              <w:t>Іваничко</w:t>
+            <w:r w:rsidRPr="00983FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Білогур</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00563970">
-[...10 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:r w:rsidRPr="00983FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. Є.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17555710" w14:textId="293339E2" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/gmd-sibs-apm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidRPr="009B7F68" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00C764F6" w14:paraId="21B50D35" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="6D57A095" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="55B85FCD" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>14.40</w:t>
+          <w:p w14:paraId="1D401610" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...30 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="3E9B2E71" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62517B97" w14:textId="10EC92D5" w:rsidR="00D8063F" w:rsidRPr="00F92683" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:val="uk-UA"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00983FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика фізичного виховання дітей раннього та дошкільного віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AFF4830" w14:textId="5EC9B00C" w:rsidR="00D8063F" w:rsidRPr="00F92683" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00983FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Білогур</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00983FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. Є.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E814EB3" w14:textId="43E2832D" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidR="00D8063F" w:rsidRPr="00C2468A">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/gmd-sibs-apm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00375072" w14:paraId="61DB1258" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="39C87E79" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5BA8C817" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>16.20</w:t>
+          <w:p w14:paraId="7510F5EA" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...79 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="26B710DD" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="580EB5B1" w14:textId="24EC9135" w:rsidR="00D8063F" w:rsidRPr="008B50C6" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="475D251C" w14:textId="2FB3EF35" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B658CE5" w14:textId="27EF36FE" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00375072" w14:paraId="15E51C56" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5B9C0D" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="517E6FA5" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...25 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="7A8DED5F" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...21 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          <w:p w14:paraId="31D84CF3" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...23 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520CCE6F" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...13 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="50584F17" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRPr="00B108B7" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...28 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="66DF0C3B" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563970" w:rsidRPr="00880F46" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00C764F6" w14:paraId="3535520D" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
-          </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="117CCE1C" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFBCADB" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
-[...15 lines deleted...]
-              <w:t>11.20</w:t>
+          <w:p w14:paraId="05A226BA" w14:textId="61214C11" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="38B46817" w14:textId="55700A55" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRPr="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="7C0A0EDF" w14:textId="4B86376E" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7D8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7D8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7D8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>артпедагогіки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRPr="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="28E97D05" w14:textId="02036D0F" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00563970">
+            <w:r w:rsidRPr="003B0BAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Палкуш</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00563970">
+            <w:r w:rsidRPr="003B0BAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> В. П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...18 lines deleted...]
-                  <w:rStyle w:val="a3"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="206DF3F9" w14:textId="6808E0FB" w:rsidR="00D8063F" w:rsidRPr="00D774FB" w:rsidRDefault="00C764F6" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidR="00C106C6" w:rsidRPr="00765265">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/nyt-xrdd-mei</w:t>
+                <w:t>https://meet.google.com/cce-cvqa-rqt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidR="00C106C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563970" w:rsidRPr="00880F46" w:rsidTr="00563970">
-[...237 lines deleted...]
-      <w:tr w:rsidR="00563970" w:rsidTr="00563970">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00F9425B" w14:paraId="6AF9AAE5" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
+          <w:p w14:paraId="59999835" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:t>ІІІ</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74712123" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>14.40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="33112D88" w14:textId="464936C5" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="350C90F3" w14:textId="01C6FFE2" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E218C40" w14:textId="6930E02B" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7D8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Основи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E7D8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E7D8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>артпедагогіки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="280E4227" w14:textId="587B9990" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B0BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Палкуш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B0BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="460C8FE9" w14:textId="4AE7731D" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00563970" w:rsidTr="00563970">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w14:paraId="2F395BA1" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00563970" w:rsidRDefault="00563970" w:rsidP="00563970">
+          <w:p w14:paraId="071DF773" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...21 lines deleted...]
-              <w:t>V</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23AAABC1" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>16.20</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="658BCEB2" w14:textId="4A532C2F" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...75 lines deleted...]
-              <w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="3F857CB9" w14:textId="73D2F1EC" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F0E9AEC" w14:textId="4B811DA0" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E5A4824" w14:textId="50E064A0" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="188E8963" w14:textId="2C37EF69" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00563970">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w14:paraId="2F6E4DC8" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="467CFFF6" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44745D5A" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>18.00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3F2E2F7F" w14:textId="7E97DC52" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...23 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E0E0E5" w14:textId="22EC4414" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73208F26" w14:textId="064815BB" w:rsidR="00D8063F" w:rsidRPr="00FB79BE" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...14 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="43209C77" w14:textId="19EBCDEF" w:rsidR="00D8063F" w:rsidRPr="00FB79BE" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="551F5E37" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00D8063F" w14:paraId="01C33002" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="35AAB76A" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="714B3B77" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...15 lines deleted...]
-              <w:t>11.00</w:t>
+          <w:p w14:paraId="6E353BE3" w14:textId="1B4BE199" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782C15">
+              <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="0B4776D1" w14:textId="161DFA07" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782C15">
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...11 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="4FA5F36F" w14:textId="261DC217" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...12 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="2C78DC6A" w14:textId="3D093AB3" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-                <w:b/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33ACA859" w14:textId="4B196B39" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w14:paraId="0F969C6A" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38156FC1" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="296D0D58" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57A5A55C" w14:textId="7D9C4783" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782C15">
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C5A3B3" w14:textId="46EADAD7" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782C15">
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...106 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2125C55F" w14:textId="7C8F1879" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4111A1F5" w14:textId="5EABB6C2" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:b/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C7F02AD" w14:textId="04EE35CB" w:rsidR="00D8063F" w:rsidRPr="00C2468A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00856E96" w14:paraId="7BBA5474" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFB41C3" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0516929C" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...19 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="4E032A10" w14:textId="4D40BEE3" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...109 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6A7174E9" w14:textId="26F1CD37" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9F0B54" w14:textId="0575BAA4" w:rsidR="00D8063F" w:rsidRPr="001E7D8D" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79825294" w14:textId="2F69B5F1" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17A6F965" w14:textId="1F80E8A5" w:rsidR="00D8063F" w:rsidRPr="00A1142A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A72F6" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D8063F" w:rsidRPr="00856E96" w14:paraId="07BC21B6" w14:textId="77777777" w:rsidTr="00D8063F">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
+          <w:p w14:paraId="3646F242" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="00D4756D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5AC89B3A" w14:textId="77777777" w:rsidR="00D8063F" w:rsidRPr="008F1910" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>16.20</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5CF7E453" w14:textId="1F632D92" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...81 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFF1F57" w14:textId="3AD7F6E2" w:rsidR="00D8063F" w:rsidRPr="00F9425B" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5262289E" w14:textId="76E55BA2" w:rsidR="00D8063F" w:rsidRPr="001E7D8D" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ABD1157" w14:textId="7B40901B" w:rsidR="00D8063F" w:rsidRPr="003B0BAF" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624EE536" w14:textId="1085E220" w:rsidR="00D8063F" w:rsidRPr="00A1142A" w:rsidRDefault="00D8063F" w:rsidP="00D8063F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A72F6" w:rsidRDefault="007A72F6" w:rsidP="007A72F6"/>
-    <w:p w:rsidR="00D4756D" w:rsidRPr="007A72F6" w:rsidRDefault="00D4756D">
+    <w:p w14:paraId="3A52CF13" w14:textId="328A3436" w:rsidR="00003565" w:rsidRDefault="00003565" w:rsidP="00FB79BE">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D4756D" w:rsidRPr="007A72F6" w:rsidSect="00BA3DDA">
+    <w:p w14:paraId="4F3154AC" w14:textId="222E0B56" w:rsidR="00FB79BE" w:rsidRDefault="00FB79BE" w:rsidP="00210C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FB79BE" w:rsidSect="007401FA">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="709" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AngsanaUPC">
+    <w:altName w:val="Leelawadee UI"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007A72F6"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00F72703"/>
+    <w:rsidRoot w:val="00D3037E"/>
+    <w:rsid w:val="00003565"/>
+    <w:rsid w:val="00005156"/>
+    <w:rsid w:val="00006E00"/>
+    <w:rsid w:val="00012657"/>
+    <w:rsid w:val="000179B5"/>
+    <w:rsid w:val="00042A50"/>
+    <w:rsid w:val="00056171"/>
+    <w:rsid w:val="000604BB"/>
+    <w:rsid w:val="00061399"/>
+    <w:rsid w:val="000652D8"/>
+    <w:rsid w:val="0007027B"/>
+    <w:rsid w:val="00070773"/>
+    <w:rsid w:val="00073B2D"/>
+    <w:rsid w:val="00074DC4"/>
+    <w:rsid w:val="00080C63"/>
+    <w:rsid w:val="00094627"/>
+    <w:rsid w:val="000A21A1"/>
+    <w:rsid w:val="000B5E3C"/>
+    <w:rsid w:val="000D2BFC"/>
+    <w:rsid w:val="000D424B"/>
+    <w:rsid w:val="000E24B9"/>
+    <w:rsid w:val="000E368B"/>
+    <w:rsid w:val="000E3777"/>
+    <w:rsid w:val="000E64CD"/>
+    <w:rsid w:val="000F65D0"/>
+    <w:rsid w:val="000F760C"/>
+    <w:rsid w:val="00104C58"/>
+    <w:rsid w:val="00132DE2"/>
+    <w:rsid w:val="00144EA4"/>
+    <w:rsid w:val="00156B93"/>
+    <w:rsid w:val="00163669"/>
+    <w:rsid w:val="00173CDE"/>
+    <w:rsid w:val="0017446E"/>
+    <w:rsid w:val="00176D2F"/>
+    <w:rsid w:val="00177CD0"/>
+    <w:rsid w:val="0018146D"/>
+    <w:rsid w:val="00185EF9"/>
+    <w:rsid w:val="00187482"/>
+    <w:rsid w:val="00191B98"/>
+    <w:rsid w:val="00193538"/>
+    <w:rsid w:val="00193FBE"/>
+    <w:rsid w:val="0019565C"/>
+    <w:rsid w:val="001A2D95"/>
+    <w:rsid w:val="001A312C"/>
+    <w:rsid w:val="001A75B3"/>
+    <w:rsid w:val="001B22C9"/>
+    <w:rsid w:val="001C1978"/>
+    <w:rsid w:val="001D5CD4"/>
+    <w:rsid w:val="001D68F9"/>
+    <w:rsid w:val="001E3333"/>
+    <w:rsid w:val="001E44A1"/>
+    <w:rsid w:val="001E7D8D"/>
+    <w:rsid w:val="001F5843"/>
+    <w:rsid w:val="00201BC2"/>
+    <w:rsid w:val="00201ECA"/>
+    <w:rsid w:val="00202D7B"/>
+    <w:rsid w:val="0020726C"/>
+    <w:rsid w:val="00210C5E"/>
+    <w:rsid w:val="00212C10"/>
+    <w:rsid w:val="00232001"/>
+    <w:rsid w:val="002449C6"/>
+    <w:rsid w:val="00244F01"/>
+    <w:rsid w:val="00257667"/>
+    <w:rsid w:val="0026201B"/>
+    <w:rsid w:val="00270E09"/>
+    <w:rsid w:val="002712FC"/>
+    <w:rsid w:val="00283D8C"/>
+    <w:rsid w:val="002A19DC"/>
+    <w:rsid w:val="002A2221"/>
+    <w:rsid w:val="002B36A8"/>
+    <w:rsid w:val="002B7D18"/>
+    <w:rsid w:val="002C142F"/>
+    <w:rsid w:val="002C3639"/>
+    <w:rsid w:val="002C6A2C"/>
+    <w:rsid w:val="002D71D4"/>
+    <w:rsid w:val="002E38E9"/>
+    <w:rsid w:val="002E455E"/>
+    <w:rsid w:val="002F3A2E"/>
+    <w:rsid w:val="002F41C1"/>
+    <w:rsid w:val="002F6A34"/>
+    <w:rsid w:val="003001BF"/>
+    <w:rsid w:val="003034C0"/>
+    <w:rsid w:val="00321407"/>
+    <w:rsid w:val="00323943"/>
+    <w:rsid w:val="003449EC"/>
+    <w:rsid w:val="00351BDC"/>
+    <w:rsid w:val="00352AC2"/>
+    <w:rsid w:val="003610DF"/>
+    <w:rsid w:val="00366C61"/>
+    <w:rsid w:val="00370527"/>
+    <w:rsid w:val="003745C5"/>
+    <w:rsid w:val="00375072"/>
+    <w:rsid w:val="00375405"/>
+    <w:rsid w:val="00377F66"/>
+    <w:rsid w:val="00382B11"/>
+    <w:rsid w:val="00385C9B"/>
+    <w:rsid w:val="0039593E"/>
+    <w:rsid w:val="00396C6F"/>
+    <w:rsid w:val="003A6E2E"/>
+    <w:rsid w:val="003A74B0"/>
+    <w:rsid w:val="003B0BAF"/>
+    <w:rsid w:val="003B0F6A"/>
+    <w:rsid w:val="003B689B"/>
+    <w:rsid w:val="003C1D9F"/>
+    <w:rsid w:val="003C6F1F"/>
+    <w:rsid w:val="003E6E14"/>
+    <w:rsid w:val="003F3BA2"/>
+    <w:rsid w:val="003F553D"/>
+    <w:rsid w:val="00403186"/>
+    <w:rsid w:val="00404BE6"/>
+    <w:rsid w:val="00417836"/>
+    <w:rsid w:val="00426AEA"/>
+    <w:rsid w:val="00441DBE"/>
+    <w:rsid w:val="00490BB9"/>
+    <w:rsid w:val="004917B7"/>
+    <w:rsid w:val="00493914"/>
+    <w:rsid w:val="004945DC"/>
+    <w:rsid w:val="004B1F07"/>
+    <w:rsid w:val="004B508F"/>
+    <w:rsid w:val="004B5546"/>
+    <w:rsid w:val="004C09E9"/>
+    <w:rsid w:val="004D3FD0"/>
+    <w:rsid w:val="004F2603"/>
+    <w:rsid w:val="005016BF"/>
+    <w:rsid w:val="00525600"/>
+    <w:rsid w:val="005424C4"/>
+    <w:rsid w:val="00556173"/>
+    <w:rsid w:val="0055652E"/>
+    <w:rsid w:val="005622FC"/>
+    <w:rsid w:val="00565E6B"/>
+    <w:rsid w:val="0057680E"/>
+    <w:rsid w:val="00580B5C"/>
+    <w:rsid w:val="00580D74"/>
+    <w:rsid w:val="00581EE9"/>
+    <w:rsid w:val="00582D73"/>
+    <w:rsid w:val="00590967"/>
+    <w:rsid w:val="005A0702"/>
+    <w:rsid w:val="005A0A54"/>
+    <w:rsid w:val="005A7CB4"/>
+    <w:rsid w:val="005B720F"/>
+    <w:rsid w:val="005C0287"/>
+    <w:rsid w:val="005C6AA9"/>
+    <w:rsid w:val="005C731A"/>
+    <w:rsid w:val="005D5F03"/>
+    <w:rsid w:val="005E127A"/>
+    <w:rsid w:val="005F08EC"/>
+    <w:rsid w:val="00600AF7"/>
+    <w:rsid w:val="00603054"/>
+    <w:rsid w:val="00607071"/>
+    <w:rsid w:val="00640200"/>
+    <w:rsid w:val="00642F29"/>
+    <w:rsid w:val="00651CE0"/>
+    <w:rsid w:val="00664A5C"/>
+    <w:rsid w:val="00665B02"/>
+    <w:rsid w:val="00665D5C"/>
+    <w:rsid w:val="006664C0"/>
+    <w:rsid w:val="00670C66"/>
+    <w:rsid w:val="006723CE"/>
+    <w:rsid w:val="00680633"/>
+    <w:rsid w:val="00695778"/>
+    <w:rsid w:val="006A439D"/>
+    <w:rsid w:val="006D39D9"/>
+    <w:rsid w:val="006D7D96"/>
+    <w:rsid w:val="006E0BC7"/>
+    <w:rsid w:val="006F15E4"/>
+    <w:rsid w:val="006F2D99"/>
+    <w:rsid w:val="006F7B4A"/>
+    <w:rsid w:val="0070042A"/>
+    <w:rsid w:val="0070043A"/>
+    <w:rsid w:val="007050EB"/>
+    <w:rsid w:val="00705FF7"/>
+    <w:rsid w:val="0070628B"/>
+    <w:rsid w:val="00707385"/>
+    <w:rsid w:val="007130B6"/>
+    <w:rsid w:val="00717BB7"/>
+    <w:rsid w:val="007341BA"/>
+    <w:rsid w:val="0073451C"/>
+    <w:rsid w:val="007401FA"/>
+    <w:rsid w:val="00741435"/>
+    <w:rsid w:val="007420C8"/>
+    <w:rsid w:val="007566B5"/>
+    <w:rsid w:val="00757B93"/>
+    <w:rsid w:val="007741F6"/>
+    <w:rsid w:val="00775678"/>
+    <w:rsid w:val="0077674A"/>
+    <w:rsid w:val="00780EDF"/>
+    <w:rsid w:val="00790EA8"/>
+    <w:rsid w:val="007913F1"/>
+    <w:rsid w:val="007A1B65"/>
+    <w:rsid w:val="007A23AB"/>
+    <w:rsid w:val="007B13C2"/>
+    <w:rsid w:val="007C2785"/>
+    <w:rsid w:val="007C29BF"/>
+    <w:rsid w:val="007C2A63"/>
+    <w:rsid w:val="007D1713"/>
+    <w:rsid w:val="007D61DA"/>
+    <w:rsid w:val="007F18FB"/>
+    <w:rsid w:val="007F36E0"/>
+    <w:rsid w:val="00813600"/>
+    <w:rsid w:val="0082009C"/>
+    <w:rsid w:val="00856E96"/>
+    <w:rsid w:val="00856EC2"/>
+    <w:rsid w:val="008A43D7"/>
+    <w:rsid w:val="008A6B46"/>
+    <w:rsid w:val="008B0153"/>
+    <w:rsid w:val="008B14EE"/>
+    <w:rsid w:val="008B218C"/>
+    <w:rsid w:val="008B279F"/>
+    <w:rsid w:val="008B50C6"/>
+    <w:rsid w:val="008B58B1"/>
+    <w:rsid w:val="008B71E6"/>
+    <w:rsid w:val="008C6FC4"/>
+    <w:rsid w:val="008D06B4"/>
+    <w:rsid w:val="008D46A2"/>
+    <w:rsid w:val="008E0544"/>
+    <w:rsid w:val="008E1ABF"/>
+    <w:rsid w:val="008E310E"/>
+    <w:rsid w:val="008E66E5"/>
+    <w:rsid w:val="008F1910"/>
+    <w:rsid w:val="008F4C07"/>
+    <w:rsid w:val="00925D5F"/>
+    <w:rsid w:val="00926D00"/>
+    <w:rsid w:val="0094205D"/>
+    <w:rsid w:val="009439D5"/>
+    <w:rsid w:val="0094517F"/>
+    <w:rsid w:val="0096280D"/>
+    <w:rsid w:val="00962960"/>
+    <w:rsid w:val="0097196A"/>
+    <w:rsid w:val="00971E9A"/>
+    <w:rsid w:val="00983FA6"/>
+    <w:rsid w:val="009A437A"/>
+    <w:rsid w:val="009A6038"/>
+    <w:rsid w:val="009A782B"/>
+    <w:rsid w:val="009C305A"/>
+    <w:rsid w:val="009D0658"/>
+    <w:rsid w:val="009D4084"/>
+    <w:rsid w:val="009D45B5"/>
+    <w:rsid w:val="009D4FE4"/>
+    <w:rsid w:val="009D54AD"/>
+    <w:rsid w:val="009D5C50"/>
+    <w:rsid w:val="009D6D3B"/>
+    <w:rsid w:val="009E28F0"/>
+    <w:rsid w:val="00A03874"/>
+    <w:rsid w:val="00A0709A"/>
+    <w:rsid w:val="00A1142A"/>
+    <w:rsid w:val="00A12201"/>
+    <w:rsid w:val="00A14057"/>
+    <w:rsid w:val="00A2160F"/>
+    <w:rsid w:val="00A341D6"/>
+    <w:rsid w:val="00A458BE"/>
+    <w:rsid w:val="00A47DB3"/>
+    <w:rsid w:val="00A543E8"/>
+    <w:rsid w:val="00A5452D"/>
+    <w:rsid w:val="00A64F28"/>
+    <w:rsid w:val="00A72C70"/>
+    <w:rsid w:val="00A80437"/>
+    <w:rsid w:val="00A80C6F"/>
+    <w:rsid w:val="00A836C4"/>
+    <w:rsid w:val="00A932D6"/>
+    <w:rsid w:val="00AB2A05"/>
+    <w:rsid w:val="00AB640F"/>
+    <w:rsid w:val="00AE0B4E"/>
+    <w:rsid w:val="00AE5540"/>
+    <w:rsid w:val="00AE7609"/>
+    <w:rsid w:val="00B1034C"/>
+    <w:rsid w:val="00B25248"/>
+    <w:rsid w:val="00B45D11"/>
+    <w:rsid w:val="00B54019"/>
+    <w:rsid w:val="00B55C5F"/>
+    <w:rsid w:val="00B61B20"/>
+    <w:rsid w:val="00B70792"/>
+    <w:rsid w:val="00B75BC9"/>
+    <w:rsid w:val="00B76D57"/>
+    <w:rsid w:val="00B94FF8"/>
+    <w:rsid w:val="00B952C6"/>
+    <w:rsid w:val="00BB0629"/>
+    <w:rsid w:val="00BB1DE5"/>
+    <w:rsid w:val="00BB2CC7"/>
+    <w:rsid w:val="00BC2317"/>
+    <w:rsid w:val="00BC2ADD"/>
+    <w:rsid w:val="00BC3DE2"/>
+    <w:rsid w:val="00BC7327"/>
+    <w:rsid w:val="00BD125E"/>
+    <w:rsid w:val="00BD2029"/>
+    <w:rsid w:val="00BD2146"/>
+    <w:rsid w:val="00BD249A"/>
+    <w:rsid w:val="00BD39D5"/>
+    <w:rsid w:val="00BD64C8"/>
+    <w:rsid w:val="00BE1FAE"/>
+    <w:rsid w:val="00BE38C4"/>
+    <w:rsid w:val="00BF172A"/>
+    <w:rsid w:val="00BF4483"/>
+    <w:rsid w:val="00C01F3D"/>
+    <w:rsid w:val="00C106C6"/>
+    <w:rsid w:val="00C1581E"/>
+    <w:rsid w:val="00C2468A"/>
+    <w:rsid w:val="00C30DFC"/>
+    <w:rsid w:val="00C30E24"/>
+    <w:rsid w:val="00C54E25"/>
+    <w:rsid w:val="00C55745"/>
+    <w:rsid w:val="00C63F87"/>
+    <w:rsid w:val="00C70638"/>
+    <w:rsid w:val="00C70DD9"/>
+    <w:rsid w:val="00C70E3B"/>
+    <w:rsid w:val="00C7104D"/>
+    <w:rsid w:val="00C74C6C"/>
+    <w:rsid w:val="00C764F6"/>
+    <w:rsid w:val="00C97D5E"/>
+    <w:rsid w:val="00CA169B"/>
+    <w:rsid w:val="00CB086E"/>
+    <w:rsid w:val="00CC0BE2"/>
+    <w:rsid w:val="00CC1CAC"/>
+    <w:rsid w:val="00CD4A9C"/>
+    <w:rsid w:val="00CD7AC3"/>
+    <w:rsid w:val="00CE48A8"/>
+    <w:rsid w:val="00CE6D33"/>
+    <w:rsid w:val="00D02F8C"/>
+    <w:rsid w:val="00D115B6"/>
+    <w:rsid w:val="00D13570"/>
+    <w:rsid w:val="00D1494D"/>
+    <w:rsid w:val="00D20532"/>
+    <w:rsid w:val="00D3037E"/>
+    <w:rsid w:val="00D33F9A"/>
+    <w:rsid w:val="00D34176"/>
+    <w:rsid w:val="00D364C9"/>
+    <w:rsid w:val="00D36593"/>
+    <w:rsid w:val="00D4591C"/>
+    <w:rsid w:val="00D55573"/>
+    <w:rsid w:val="00D7657C"/>
+    <w:rsid w:val="00D770DF"/>
+    <w:rsid w:val="00D774FB"/>
+    <w:rsid w:val="00D8063F"/>
+    <w:rsid w:val="00D81A64"/>
+    <w:rsid w:val="00DA6BFB"/>
+    <w:rsid w:val="00DB092E"/>
+    <w:rsid w:val="00DB4237"/>
+    <w:rsid w:val="00DB4AB7"/>
+    <w:rsid w:val="00DC3A01"/>
+    <w:rsid w:val="00DC78D3"/>
+    <w:rsid w:val="00DD24D3"/>
+    <w:rsid w:val="00DD2FCB"/>
+    <w:rsid w:val="00DD69A4"/>
+    <w:rsid w:val="00DE6886"/>
+    <w:rsid w:val="00DE7504"/>
+    <w:rsid w:val="00E1032E"/>
+    <w:rsid w:val="00E15713"/>
+    <w:rsid w:val="00E24C73"/>
+    <w:rsid w:val="00E30FA0"/>
+    <w:rsid w:val="00E31512"/>
+    <w:rsid w:val="00E438AC"/>
+    <w:rsid w:val="00E44907"/>
+    <w:rsid w:val="00E46C65"/>
+    <w:rsid w:val="00E47EC7"/>
+    <w:rsid w:val="00E60C91"/>
+    <w:rsid w:val="00E63585"/>
+    <w:rsid w:val="00E63752"/>
+    <w:rsid w:val="00E8097C"/>
+    <w:rsid w:val="00E86A00"/>
+    <w:rsid w:val="00E87BFE"/>
+    <w:rsid w:val="00EA0E51"/>
+    <w:rsid w:val="00EA5955"/>
+    <w:rsid w:val="00EB5978"/>
+    <w:rsid w:val="00EB7186"/>
+    <w:rsid w:val="00EB78D8"/>
+    <w:rsid w:val="00EC018B"/>
+    <w:rsid w:val="00ED1AA4"/>
+    <w:rsid w:val="00ED1D3A"/>
+    <w:rsid w:val="00ED4119"/>
+    <w:rsid w:val="00ED5B7A"/>
+    <w:rsid w:val="00ED5EA1"/>
+    <w:rsid w:val="00EF0B15"/>
+    <w:rsid w:val="00EF644B"/>
+    <w:rsid w:val="00F007B6"/>
+    <w:rsid w:val="00F0212C"/>
+    <w:rsid w:val="00F044E7"/>
+    <w:rsid w:val="00F06EFF"/>
+    <w:rsid w:val="00F20E4E"/>
+    <w:rsid w:val="00F21C24"/>
+    <w:rsid w:val="00F230F3"/>
+    <w:rsid w:val="00F26B61"/>
+    <w:rsid w:val="00F2702E"/>
+    <w:rsid w:val="00F30533"/>
+    <w:rsid w:val="00F31C01"/>
+    <w:rsid w:val="00F3213A"/>
+    <w:rsid w:val="00F42A21"/>
+    <w:rsid w:val="00F4498F"/>
+    <w:rsid w:val="00F45366"/>
+    <w:rsid w:val="00F478B0"/>
+    <w:rsid w:val="00F54062"/>
+    <w:rsid w:val="00F5448A"/>
+    <w:rsid w:val="00F55127"/>
+    <w:rsid w:val="00F62BE5"/>
+    <w:rsid w:val="00F6678B"/>
+    <w:rsid w:val="00F916D5"/>
+    <w:rsid w:val="00F92683"/>
+    <w:rsid w:val="00F9425B"/>
+    <w:rsid w:val="00F94E84"/>
+    <w:rsid w:val="00FA6E8E"/>
+    <w:rsid w:val="00FB08B1"/>
+    <w:rsid w:val="00FB0AF6"/>
+    <w:rsid w:val="00FB485B"/>
+    <w:rsid w:val="00FB79BE"/>
+    <w:rsid w:val="00FC7A22"/>
+    <w:rsid w:val="00FD400A"/>
+    <w:rsid w:val="00FD5625"/>
+    <w:rsid w:val="00FE414D"/>
+    <w:rsid w:val="00FE4757"/>
+    <w:rsid w:val="00FE6BF3"/>
+    <w:rsid w:val="00FF556E"/>
+    <w:rsid w:val="00FF5C11"/>
+    <w:rsid w:val="00FF6C44"/>
+    <w:rsid w:val="00FF7156"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="09BA0831"/>
+  <w15:docId w15:val="{050B7973-4976-44E9-B4C1-73E66E2704DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007A72F6"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00132DE2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00132DE2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0027002D"/>
+    <w:rsid w:val="002C6A2C"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...174 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...20 lines deleted...]
-    <w:rsid w:val="0027002D"/>
+    <w:rsid w:val="00A1142A"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="131949646">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="213926095">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="40252960">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="517814126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1055859708">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207451327">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="805438153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="867446437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1058241915">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1387148845">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643726522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1716781862">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/nhy-bsti-zgr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gef-eijm-sho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/nyt-xrdd-mei" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xrr-zfux-new" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gpt-uccb-emo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/bgt-ztfo-dxh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/vev-qcqq-bxz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mer-pbga-oez?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gef-eijm-sho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/vev-qcqq-bxz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zob-jvzk-cas" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mer-pbga-oez?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xrr-zfux-new" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/bho-xceo-kag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/emi-bwze-jny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/xix-jqpz-vja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/kxv-hxet-piq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cce-cvqa-rqt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mdm-egtj-ggk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gmd-sibs-apm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mdm-egtj-ggk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hus-qvvm-inm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mod-rwaw-boi?authuser=0&amp;hs=122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/eiz-zwwb-ytb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gmd-sibs-apm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hbm-frwe-ssq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/kxv-hxet-piq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hus-qvvm-inm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/bho-xceo-kag" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/esc-thnt-ftb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pkd-xkwy-eus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/kxv-hxet-piq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/kxv-hxet-piq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26050,86 +25492,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -26269,77 +25709,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46545DC3-1C52-422F-9E49-3BA40D56C734}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9807EFBC-3272-4323-A2F4-7BC73BDD8CEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>2935</Characters>
+  <Pages>4</Pages>
+  <Words>5210</Words>
+  <Characters>2971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8068</CharactersWithSpaces>
+  <CharactersWithSpaces>8165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>swd03hp</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>