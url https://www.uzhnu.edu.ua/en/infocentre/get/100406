--- v0 (2026-05-01)
+++ v1 (2026-06-22)
@@ -1,5707 +1,4638 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2B3950F5" w14:textId="4A04AEA1" w:rsidR="00EE6636" w:rsidRPr="00EE6636" w:rsidRDefault="00EE6636" w:rsidP="00EE6636">
+    <w:p w14:paraId="5FD03C4B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE6636">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Графік ліквідації академічної заборгованості</w:t>
+        <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E4649C" w14:textId="55790E5D" w:rsidR="00F0565C" w:rsidRDefault="00000000">
-[...40 lines deleted...]
-    <w:p w14:paraId="04F4AB70" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52A5EE06" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025/2026 навчального року</w:t>
+        <w:t xml:space="preserve"> заліково - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3961976B" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
-[...28 lines deleted...]
-    <w:p w14:paraId="6FFAB265" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42A941C8" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>факультету історії та міжнародних відносин</w:t>
+        <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9AB450" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="724D7B2E" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>для студентів заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217B98A3" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9B61AF" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 курсів ОС «Бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D04695B" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6CFF4073" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 семестр </w:t>
+        <w:t xml:space="preserve">2 семестр </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4AB17B" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00F0565C">
+    <w:p w14:paraId="17587FBB" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af3"/>
+        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="3107"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3822"/>
+        <w:gridCol w:w="3825"/>
+        <w:gridCol w:w="1427"/>
+        <w:gridCol w:w="3360"/>
+        <w:gridCol w:w="1441"/>
+        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F0565C" w14:paraId="3FAB1C45" w14:textId="77777777" w:rsidTr="00CC6892">
+      <w:tr w:rsidR="00E95DC6" w14:paraId="73546C52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1587AB68" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3928D777" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10C76197" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6EDEC259" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3107" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BF7A928" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="72D2D387" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7721526C" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D09E459" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5463F2D8" w14:textId="327635E4" w:rsidR="00F0565C" w:rsidRPr="00CC6892" w:rsidRDefault="00000000">
-[...13 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="1F89D904" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CC6892">
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06572827" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Посилання на залік/екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19681AD1" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58AC0E66" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Посилання на залік/екзамен</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="49D98F4E" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Початок </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB13BAA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Початок </w:t>
-[...16 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="394AD614" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CC6892">
+              <w:t>Залік/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070397A2" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...64 lines deleted...]
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74B5997F" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00F0565C">
-[...19 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+          <w:p w14:paraId="2FDCD794" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75CE8283" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4647054F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E71D2A7" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2DA3788C" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0565C" w14:paraId="70CE22E9" w14:textId="77777777" w:rsidTr="00CC6892">
+      <w:tr w:rsidR="00E95DC6" w14:paraId="427A61CA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22686779" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08CC8159" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A564FB9" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="288AFB0A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C3D199C" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76CD81F3" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>075</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F0C78B9" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44FF46E1" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Маркетинг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C801F35" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00F0565C">
-[...19 lines deleted...]
-            <w:tcW w:w="3107" w:type="dxa"/>
+          <w:p w14:paraId="104F0C78" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3A1177" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="439E0C32" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Бренд-маркетинг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30BCDA92" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
-[...52 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w14:paraId="2146A146" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA5BC5E" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76845B31" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="4A3835FE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/xxt-wdra-mra</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="697C34ED" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EAB53E5" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D075844" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11.30</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DBE6404" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7DD1FF51" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AE5B4A8" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="7C3CC5BA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Дочинець Н.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F0565C" w14:paraId="02E1909F" w14:textId="77777777" w:rsidTr="00CC6892">
+      <w:tr w:rsidR="00E95DC6" w14:paraId="73551B23" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F1E466C" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00F0565C">
+          <w:p w14:paraId="6C06478A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378067CA" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00F0565C">
+          <w:p w14:paraId="47F36C13" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3107" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="541A7FF5" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6085E0F4" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...78 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сучасні  бізнес – комунікації  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B13D87F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13652A2D" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B0FB001" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/shy-sqiy-ssu</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13DFDDEC" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E516C1F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64AD9C61" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Зеліч В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DC6" w14:paraId="2FC498BC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22FF0F1E" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DF3C00D" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B1B7781" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Етика ділових відносин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C48653" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7961FEBB" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F76514E" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>omt-tgko-mag</w:t>
+                <w:t>meet.google.com/ddj-mahh-apq</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2728D4AF" w14:textId="4BBA0BEB" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="391A0377" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...20 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6473F997" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3603B5D0" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F36E9F4" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
-[...85 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="4762AE46" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Кувік В.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5B15" w14:paraId="29578ABE" w14:textId="77777777" w:rsidTr="00EA5B15">
+      <w:tr w:rsidR="00E95DC6" w14:paraId="0B32781A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2275CFF9" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="24242DF4" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CB83D62" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="1B03B253" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...127 lines deleted...]
-              <w:r w:rsidR="00EA5B15">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77DCD4F8" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Економіка та фінанси підприємства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DE31E7C" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D156692" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="790CBBB0" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00EA5B15">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7889482B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A295ED" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="095E8C21" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Задорожна І.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DC6" w14:paraId="392A69D9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A363412" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C7859F9" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30209194" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Рекламна діяльність</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C7DB8CC" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2768BD" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38E9F39A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>vhq-fufh-hqs</w:t>
+                <w:t>meet.google.com/ihm-mfme-tqg</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="06ED1481" w14:textId="22C1339A" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="023325BA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>9:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3B0EAF" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17AF3FAC" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>асист. Вишневська Т.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DC6" w14:paraId="3F924D37" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B2B84CC" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DC6" w14:paraId="105965D7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AA91F47" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7521E100" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC1A0A8" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>073</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323D16FD" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA7A619" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769C0424" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
-[...204 lines deleted...]
-            <w:vMerge/>
+              <w:t>Курсова робота з дисципліни «</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент проєктів»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...25 lines deleted...]
-            <w:vMerge/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A57CB0B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75154979" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>02.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...139 lines deleted...]
-              <w:r w:rsidR="00EA5B15">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CB0970D" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00EA5B15">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D9F9D5F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F652292" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45EC2BCE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Задорожна І.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DC6" w14:paraId="3A41D200" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50A4A114" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C44A0A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4359504D" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Управління людським капіталом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="546A7EAD" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="148A917C" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>ksj-xddd-pei</w:t>
+                <w:t>meet.google.com/akm-grnd-zoz</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="576DBE7C" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22FC0556" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>13.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28317F87" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
-[...27 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+          <w:p w14:paraId="39656C11" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68F7817C" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
-[...85 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="02EF8805" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Біланич Л.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5B15" w14:paraId="4FC781CD" w14:textId="77777777" w:rsidTr="00CC6892">
+      <w:tr w:rsidR="00E95DC6" w14:paraId="50DEE4C5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11E358D4" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="0A222DF6" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="59D3876B" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C49E652" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...519 lines deleted...]
-              <w:r w:rsidR="00EA5B15">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A15BB39" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сучасні  бізнес – комунікації  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EBC2E9B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2454D34A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="653A95B2" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/shy-sqiy-ssu</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00EA5B15">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="138DC960" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41731714" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="774944BC" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Зеліч В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DC6" w14:paraId="5DB7CDDB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11FB38CE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DBEE524" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F6979A8" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Маркетинг </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C6D0B4F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E57910B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20642771" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>omt-tgko-mag</w:t>
+                <w:t>meet.google.com/icf-jioz-yzt</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D49E8BA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>09.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5771F6C5" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>08.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A147348" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="4A14BD2E" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FFF6304" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
-[...85 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="18AA70D8" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Жуков С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5B15" w14:paraId="01EAD38B" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:tr w:rsidR="00EA5B15" w14:paraId="1E3CD608" w14:textId="77777777" w:rsidTr="00CC6892">
+      <w:tr w:rsidR="00E95DC6" w14:paraId="7B2B4641" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="53"/>
-[...490 lines deleted...]
-          <w:trHeight w:val="229"/>
+          <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EEBB611" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="6F613E05" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B476C0" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="00954280" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...101 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7924E590" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HR - менеджмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1787C6F1" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="651CC9A6" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00000000" w:rsidP="00EA5B15">
+          <w:p w14:paraId="4EE7D3B5" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...454 lines deleted...]
-              <w:r w:rsidR="00EA5B15">
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/akm-grnd-zoz</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00EA5B15">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB19D86" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF4DE31" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42FCE6B3" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Біланич Л.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95DC6" w14:paraId="63D2A233" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="463314AA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30AC8AB6" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6652307F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Компютеризації економічних розрахунків</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A1B63CE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D0D6B7" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71C9EE23" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>cgm-ctsx-yma</w:t>
+                <w:t>meet.google.com/ddj-mahh-apq</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AC1B5BD" w14:textId="715CB8EC" w:rsidR="00E95DC6" w:rsidRPr="0082107D" w:rsidRDefault="0082107D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60221FB4" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
-[...27 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+          <w:p w14:paraId="24660BC6" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01F0466F" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
-[...85 lines deleted...]
-              <w:t xml:space="preserve"> О.М.</w:t>
+          <w:p w14:paraId="79DE64EC" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ст. викл. Кувік В.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5B15" w14:paraId="051524C1" w14:textId="77777777" w:rsidTr="00CC6892">
+      <w:tr w:rsidR="00E95DC6" w14:paraId="7F31DF75" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C61D27F" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="22A57118" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FD54873" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+          <w:p w14:paraId="3FF07525" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...30 lines deleted...]
-            <w:r>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06CAD49A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Економіка підприємства</w:t>
-[...80 lines deleted...]
-              <w:r w:rsidR="00EA5B15">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент проєктів</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E4AC85A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F4E536" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F0A0B28" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2E596B45" w14:textId="13FA7E6F" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F5ABC65" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11</w:t>
-            </w:r>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36FA57BE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...40 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E9ADE49" w14:textId="77777777" w:rsidR="00EA5B15" w:rsidRDefault="00EA5B15" w:rsidP="00EA5B15">
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="3D04E0D3" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>доц. Задорожна І.В.</w:t>
             </w:r>
-          </w:p>
-[...506 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F6400CF" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00F0565C">
+    <w:p w14:paraId="37567F6B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E07307D" w14:textId="77777777" w:rsidR="00605793" w:rsidRPr="00605793" w:rsidRDefault="00605793" w:rsidP="00605793">
+    <w:p w14:paraId="0C6305B7" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:u w:val="single"/>
-[...27 lines deleted...]
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7FD992" w14:textId="46D13712" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4DDEE8CA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CA7DC0" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B9566C5" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>26.01.2026</w:t>
+        <w:t>02.06.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4446DBB5" w14:textId="77777777" w:rsidR="00F0565C" w:rsidRDefault="00F0565C">
-[...14 lines deleted...]
-    <w:sectPr w:rsidR="00F0565C">
+    <w:sectPr w:rsidR="00E95DC6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="CC"/>
-[...3 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{7F353A67-A5DE-48B4-BBD1-6A0146BEFFE3}"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{5A851695-872C-4C05-809B-7FDF9724DE3A}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{4351D7CD-EB82-4AD3-9078-2BF1E878D6B3}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{59299EB9-4C1C-46FB-AA27-0CED6FC70F2A}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{7C9A38F8-C847-42EA-9CAA-45B2B365D7AB}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{A7B57E65-5C6F-42AE-964F-C37D74D4C5C3}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F0565C"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00F8425D"/>
+    <w:rsidRoot w:val="00E95DC6"/>
+    <w:rsid w:val="0082107D"/>
+    <w:rsid w:val="00CD14E0"/>
+    <w:rsid w:val="00E95DC6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1B2BB53F"/>
-  <w15:docId w15:val="{6132A1F4-ADEA-4F5B-B99F-625F985826DD}"/>
+  <w14:docId w14:val="24EDE680"/>
+  <w15:docId w15:val="{9FCE0B94-FA7E-402A-BDAD-5A198D03E69C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6196,50 +5127,51 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -6248,361 +5180,96 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...199 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="af2">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
-    <w:basedOn w:val="TableNormal0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...54 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ksj-xddd-pei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgm-ctsx-yma" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vhq-fufh-hqs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xxt-wdra-mra" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xxt-wdra-mra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gjw-emir-ebb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/icf-jioz-yzt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ddj-mahh-apq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/akm-grnd-zoz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xxt-wdra-mra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ddj-mahh-apq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ihm-mfme-tqg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/akm-grnd-zoz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6887,68 +5554,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhMsTLwyrjKG6/y9YhoEBU1l43gIA==">CgMxLjA4AHIhMVNnRVJrRXhWZWM5VUM1Yi1FcHg0Z3pVTGdqbUVqQ19n</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhlLY/4JNDrYQaZuyM65yrwIwWDTg==">CgMxLjA4AHIhMW5mY0lMa3l3M1lpc0pZY2xDbVU3VnJkTjg2NHNfYkRl</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1760</Words>
-  <Characters>1004</Characters>
+  <Words>1570</Words>
+  <Characters>896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2759</CharactersWithSpaces>
+  <CharactersWithSpaces>2462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>