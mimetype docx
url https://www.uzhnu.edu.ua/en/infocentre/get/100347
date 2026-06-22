--- v0 (2026-05-01)
+++ v1 (2026-06-22)
@@ -1,2547 +1,2019 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="72067C0C" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00862D0A">
-[...26 lines deleted...]
-    <w:p w14:paraId="54C77DEC" w14:textId="77777777" w:rsidR="001E7471" w:rsidRPr="001E7471" w:rsidRDefault="001E7471" w:rsidP="001E7471">
+    <w:p w14:paraId="00252C64" w14:textId="0CF8C4F7" w:rsidR="00FC412F" w:rsidRPr="00513CE4" w:rsidRDefault="00513CE4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7471">
+      <w:r w:rsidRPr="00513CE4">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Графік ліквідації академічної заборгованості</w:t>
+        <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC257CB" w14:textId="6E9F6F98" w:rsidR="00862D0A" w:rsidRDefault="00000000">
-[...40 lines deleted...]
-    <w:p w14:paraId="5DAF12A3" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D24958D" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> заліково - екзаменаційної сесії </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A15EB" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206AD5DA" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F77BC7A" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>для студентів заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F866192" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715A024A" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>для здобувачів вищої освіти заочної форми навчання</w:t>
+        <w:t>1 р.навч. ОС «магістр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9ACF7B" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
-[...55 lines deleted...]
-    <w:p w14:paraId="35344DDA" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2516D270" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 семестр </w:t>
+        <w:t xml:space="preserve">2 семестр   </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="3533"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="3825"/>
+        <w:gridCol w:w="1427"/>
+        <w:gridCol w:w="3242"/>
+        <w:gridCol w:w="1378"/>
+        <w:gridCol w:w="1395"/>
+        <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00862D0A" w14:paraId="42994934" w14:textId="77777777" w:rsidTr="00C02E0D">
+      <w:tr w:rsidR="00FC412F" w14:paraId="56D76031" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="329B74BF" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7793C868" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10DA80FB" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B7C470C" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2992DC80" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69BE8E91" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0221E0A3" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E705094" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B3814A" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45D019ED" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/іспиту</w:t>
+              <w:t>заліку/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4973D6F1" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B7F82F8" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C09AAF9" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45D0572F" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19F100FB" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="64AD7FE9" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/іспиту</w:t>
+              <w:t>заліку/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DBF4DA9" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F1105AD" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Залік/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F133A3D" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B13BD99" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FAE1AF0" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00862D0A">
+          <w:p w14:paraId="3F5D8B3F" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00FC412F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="354C4ECB" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="02B3C2B0" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B7780E9" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45408266" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862D0A" w14:paraId="56523281" w14:textId="77777777" w:rsidTr="00C02E0D">
+      <w:tr w:rsidR="00FC412F" w14:paraId="660BA8F8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D9A3293" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F92202E" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F92ED58" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43E93929" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A82ECB" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6542B96D" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>А4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39181C41" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BD07B24" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Середня освіта»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D00C2DA" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1810E72D" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(Історія та </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>громадянська</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> освіта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51400BD9" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B816DAE" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Психологія освітньої діяльності</w:t>
+              <w:t>Педагогіка сучасної школи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="211357FB" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="299FEA8D" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="0012445E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="7E22EAFB" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F599F3B" w14:textId="63C607E3" w:rsidR="0012445E" w:rsidRPr="0012445E" w:rsidRDefault="0012445E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>17.02.2026</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>23.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C9DA53C" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C3E46F0" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/kxg-pydo-pgp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7C346157" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00FC412F">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId6">
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66D8A09F" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00874610" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15.00</w:t>
+              <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F96EBF3" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6097863D" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7C6E7C" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRPr="00C02E0D" w:rsidRDefault="00000000">
-[...38 lines deleted...]
-          <w:p w14:paraId="7BE68A3D" w14:textId="584B034E" w:rsidR="00C02E0D" w:rsidRPr="00C02E0D" w:rsidRDefault="00C02E0D">
+          <w:p w14:paraId="3005B55E" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> У.Б.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф. Староста В.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862D0A" w14:paraId="52F4E44E" w14:textId="77777777" w:rsidTr="00C02E0D">
+      <w:tr w:rsidR="0045641C" w14:paraId="6C10C452" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A6871E1" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00862D0A">
+          <w:p w14:paraId="685E196B" w14:textId="77777777" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03E5979D" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00862D0A">
+          <w:p w14:paraId="7D020A37" w14:textId="77777777" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3533" w:type="dxa"/>
+            <w:tcW w:w="3825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19F61178" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>Теоретико-методологічні засади історичного пізнання</w:t>
+          <w:p w14:paraId="524ED2D8" w14:textId="517E7A05" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Тероризм в сучасному світі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1008DB40" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C1BF2B2" w14:textId="77777777" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="3ECFD1A2" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FB93D8" w14:textId="573A918C" w:rsidR="0045641C" w:rsidRPr="0012445E" w:rsidRDefault="0045641C" w:rsidP="0045641C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>20.02.2026</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45AA1436" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId7">
+          <w:p w14:paraId="3263841C" w14:textId="7CEE7D80" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
+                  <w:sz w:val="12"/>
+                  <w:szCs w:val="12"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/rdr-axkf-hzw</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28D625B9" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2ECFFA51" w14:textId="645188F1" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>14.00</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A71F656" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
-[...20 lines deleted...]
-              <w:t>екзамен</w:t>
+          <w:p w14:paraId="7BC2CE96" w14:textId="26FF5FB1" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1829A694" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="7B7C5689" w14:textId="2E06D07C" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>проф. Радченко Н.М.</w:t>
-            </w:r>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> І.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862D0A" w14:paraId="21907BF8" w14:textId="77777777">
+      <w:tr w:rsidR="0045641C" w14:paraId="76AE3645" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="989" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A38D826" w14:textId="77777777" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C8EC44" w14:textId="77777777" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="541CCAF6" w14:textId="751A74E4" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Комп’ютерно-інформаційні технології в освіті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13034571" w14:textId="77777777" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA32C89" w14:textId="7F8BC834" w:rsidR="0045641C" w:rsidRPr="0012445E" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61013047" w14:textId="308C7006" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>kito2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A5F5F4" w14:textId="16B256D8" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AD9432B" w14:textId="52BA6CF1" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BF2A4F0" w14:textId="54F23689" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Млавець Ю.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045641C" w14:paraId="7CEEEEBE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="50"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16140" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17E75ABB" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00862D0A">
-[...431 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1464DFEB" w14:textId="77777777" w:rsidR="0045641C" w:rsidRDefault="0045641C" w:rsidP="0045641C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="194EBCBA" w14:textId="77777777" w:rsidR="00CC7397" w:rsidRDefault="00CC7397" w:rsidP="00CC7397">
-[...108 lines deleted...]
-    <w:p w14:paraId="1954FE68" w14:textId="40BEC4D3" w:rsidR="00862D0A" w:rsidRPr="00496CA2" w:rsidRDefault="0051569E">
+    <w:p w14:paraId="597A114A" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00FC412F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00496CA2">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6CB0AA87" w14:textId="77643767" w:rsidR="00862D0A" w:rsidRPr="00496CA2" w:rsidRDefault="00496CA2">
+    <w:p w14:paraId="3AF61ED9" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>Деканат</w:t>
       </w:r>
-      <w:r w:rsidRPr="00496CA2">
+    </w:p>
+    <w:p w14:paraId="0F0A31F1" w14:textId="1CDD8240" w:rsidR="00FC412F" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.01.2026</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>02.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30058">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508AF993" w14:textId="77777777" w:rsidR="00862D0A" w:rsidRDefault="00862D0A">
+    <w:p w14:paraId="152AAC7E" w14:textId="77777777" w:rsidR="00FC412F" w:rsidRDefault="00FC412F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00862D0A">
+    <w:sectPr w:rsidR="00FC412F">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{B8D9FFD1-8798-490A-8906-108032FC0865}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{3BB95045-531F-4B52-B33F-984DA015E219}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{A2E3EEE6-4641-4015-BA67-65A56513FABF}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{1BC13BAE-9F71-49D6-BF7A-651B522EC86F}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{75436B36-741D-466A-BA57-E461D6DFAA3F}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{E2AB3AD3-3D67-45BE-B739-3E6C08171730}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{A8AC946C-15D3-4542-8782-0405000A0FDD}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{401E594D-69C5-473C-B71A-EC4CC184BA60}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{66B5D313-3442-4CFF-82DA-6A1BC65CC9C0}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{B41B1F1D-F815-4EB5-BE78-D80A4D80D72C}"/>
   </w:font>
 </w:fonts>
-</file>
-[...120 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00862D0A"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00EB14D9"/>
+    <w:rsidRoot w:val="00FC412F"/>
+    <w:rsid w:val="000B1062"/>
+    <w:rsid w:val="00121AD1"/>
+    <w:rsid w:val="0012445E"/>
+    <w:rsid w:val="002B243B"/>
+    <w:rsid w:val="0045641C"/>
+    <w:rsid w:val="00513CE4"/>
+    <w:rsid w:val="00530DBD"/>
+    <w:rsid w:val="00723B8D"/>
+    <w:rsid w:val="008857CF"/>
+    <w:rsid w:val="00A30058"/>
+    <w:rsid w:val="00DD7095"/>
+    <w:rsid w:val="00E77567"/>
+    <w:rsid w:val="00FC412F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="689BDFD3"/>
-  <w15:docId w15:val="{EEC06B76-F52E-4C46-8453-A879EDC8E388}"/>
+  <w14:docId w14:val="1BC540E0"/>
+  <w15:docId w15:val="{BF992D82-9521-4D2F-91E3-7F518CF1BD10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3036,50 +2508,51 @@
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -3319,99 +2792,59 @@
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="af3">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af4">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...28 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/dqu-wzwj-bxo" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rdr-axkf-hzw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/kxg-pydo-pgp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3700,68 +3133,68 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjTtFGV7GQZ+QFa7QNwrRKyMH0hrA==">CgMxLjA4AHIhMU92b2Fad0Z6dUFsc0dTSW9sUEVmeXZ2NTRBN0N5ZWE3</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi/JDeSdbGjoFcbZOGoXmnz22jpiw==">CgMxLjA4AHIhMTByaE1lRHZpTXZxZEpwVGx3Rjh6X2tuWUM0Z1JwbEk4</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>798</Words>
-  <Characters>455</Characters>
+  <Words>581</Words>
+  <Characters>332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1251</CharactersWithSpaces>
+  <CharactersWithSpaces>912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>